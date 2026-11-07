--- v0 (2026-09-14)
+++ v1 (2026-11-07)
@@ -571,57 +571,57 @@
   <si>
     <t>Annemarie Metz</t>
   </si>
   <si>
     <t>TV Stammbach</t>
   </si>
   <si>
     <t>02:08:21</t>
   </si>
   <si>
     <t>Sina Horch</t>
   </si>
   <si>
     <t>02:14:30</t>
   </si>
   <si>
     <t>Mareike Kunzer</t>
   </si>
   <si>
     <t>02:15:54</t>
   </si>
   <si>
     <t>Elena Nickl</t>
   </si>
   <si>
-    <t>Rebecca Meyer</t>
+    <t>- -</t>
+  </si>
+  <si>
+    <t>Lisa Knieling</t>
   </si>
   <si>
     <t>unique gym</t>
-  </si>
-[...1 lines deleted...]
-    <t>Lisa Knieling</t>
   </si>
   <si>
     <t>W40</t>
   </si>
   <si>
     <t>02:16:33</t>
   </si>
   <si>
     <t>Alicia Gröger</t>
   </si>
   <si>
     <t>02:16:51</t>
   </si>
   <si>
     <t>Nicole Matthes</t>
   </si>
   <si>
     <t>02:21:32</t>
   </si>
   <si>
     <t>Susanna Kriegisch</t>
   </si>
   <si>
     <t>02:22:22</t>
   </si>
@@ -2972,79 +2972,75 @@
       <c r="E74" s="3"/>
       <c r="F74" s="3"/>
       <c r="G74" s="3">
         <v>1995</v>
       </c>
       <c r="H74" s="3" t="s">
         <v>157</v>
       </c>
       <c r="I74" s="3" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="75" spans="1:10">
       <c r="A75" s="2">
         <v>13</v>
       </c>
       <c r="B75" s="2">
         <v>3</v>
       </c>
       <c r="C75" s="2">
         <v>83</v>
       </c>
       <c r="D75" s="2" t="s">
         <v>185</v>
       </c>
-      <c r="E75" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E75" s="2"/>
       <c r="F75" s="2"/>
-      <c r="G75" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="G75" s="2"/>
       <c r="H75" s="2" t="s">
         <v>170</v>
       </c>
       <c r="I75" s="2" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76" s="3">
         <v>14</v>
       </c>
       <c r="B76" s="3">
         <v>1</v>
       </c>
       <c r="C76" s="3">
         <v>82</v>
       </c>
       <c r="D76" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="E76" s="3" t="s">
         <v>187</v>
-      </c>
-[...1 lines deleted...]
-        <v>186</v>
       </c>
       <c r="F76" s="3"/>
       <c r="G76" s="3">
         <v>1983</v>
       </c>
       <c r="H76" s="3" t="s">
         <v>188</v>
       </c>
       <c r="I76" s="3" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="77" spans="1:10">
       <c r="A77" s="2">
         <v>15</v>
       </c>
       <c r="B77" s="2">
         <v>4</v>
       </c>
       <c r="C77" s="2">
         <v>64</v>
       </c>
       <c r="D77" s="2" t="s">
         <v>190</v>
       </c>