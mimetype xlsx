--- v0 (2026-07-26)
+++ v1 (2026-09-19)
@@ -520,51 +520,51 @@
   <si>
     <t>01:36:38</t>
   </si>
   <si>
     <t>01:36:29</t>
   </si>
   <si>
     <t>Bastian Seidl</t>
   </si>
   <si>
     <t>Öwerdoll</t>
   </si>
   <si>
     <t>01:37:04</t>
   </si>
   <si>
     <t>01:36:44</t>
   </si>
   <si>
     <t>David Seidl</t>
   </si>
   <si>
     <t>01:36:45</t>
   </si>
   <si>
-    <t>Lars Miram</t>
+    <t>- -</t>
   </si>
   <si>
     <t>01:36:54</t>
   </si>
   <si>
     <t>01:36:47</t>
   </si>
   <si>
     <t>Leo Urlaub</t>
   </si>
   <si>
     <t>M60</t>
   </si>
   <si>
     <t>01:36:52</t>
   </si>
   <si>
     <t>01:36:51</t>
   </si>
   <si>
     <t>Benno Feiler</t>
   </si>
   <si>
     <t>01:37:08</t>
   </si>
@@ -4814,53 +4814,51 @@
       <c r="H52" s="3" t="s">
         <v>20</v>
       </c>
       <c r="I52" s="3" t="s">
         <v>164</v>
       </c>
       <c r="J52" s="3" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:11">
       <c r="A53" s="2">
         <v>47</v>
       </c>
       <c r="B53" s="2">
         <v>11</v>
       </c>
       <c r="C53" s="2">
         <v>174</v>
       </c>
       <c r="D53" s="2" t="s">
         <v>168</v>
       </c>
       <c r="E53" s="2"/>
       <c r="F53" s="2"/>
-      <c r="G53" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="G53" s="2"/>
       <c r="H53" s="2" t="s">
         <v>20</v>
       </c>
       <c r="I53" s="2" t="s">
         <v>169</v>
       </c>
       <c r="J53" s="2" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:11">
       <c r="A54" s="3">
         <v>48</v>
       </c>
       <c r="B54" s="3">
         <v>1</v>
       </c>
       <c r="C54" s="3">
         <v>284</v>
       </c>
       <c r="D54" s="3" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="3"/>
       <c r="F54" s="3"/>