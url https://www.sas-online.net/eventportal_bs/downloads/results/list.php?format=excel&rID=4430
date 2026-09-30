--- v0 (2026-08-16)
+++ v1 (2026-09-30)
@@ -76,51 +76,51 @@
   <si>
     <t>Manuel Gerhart</t>
   </si>
   <si>
     <t>TSV Vaterstetten</t>
   </si>
   <si>
     <t>00:37:33</t>
   </si>
   <si>
     <t>Philipp Irber</t>
   </si>
   <si>
     <t>Sebastian Schlecht</t>
   </si>
   <si>
     <t>00:38:29</t>
   </si>
   <si>
     <t>Marcel Roßmeisel</t>
   </si>
   <si>
     <t>00:42:44</t>
   </si>
   <si>
-    <t>Lars Miram</t>
+    <t>- -</t>
   </si>
   <si>
     <t>00:43:58</t>
   </si>
   <si>
     <t>Martin Grönke</t>
   </si>
   <si>
     <t>GNVT</t>
   </si>
   <si>
     <t>00:44:51</t>
   </si>
   <si>
     <t>Aji Khade</t>
   </si>
   <si>
     <t>Khades</t>
   </si>
   <si>
     <t>Thomas Mattes</t>
   </si>
   <si>
     <t>Almseln</t>
   </si>
@@ -1569,53 +1569,51 @@
       <c r="G11" s="2">
         <v>1981</v>
       </c>
       <c r="H11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="I11" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="3">
         <v>6</v>
       </c>
       <c r="B12" s="3">
         <v>6</v>
       </c>
       <c r="C12" s="3">
         <v>62</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="E12" s="3"/>
       <c r="F12" s="3"/>
-      <c r="G12" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="G12" s="3"/>
       <c r="H12" s="3" t="s">
         <v>10</v>
       </c>
       <c r="I12" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="2">
         <v>7</v>
       </c>
       <c r="B13" s="2">
         <v>7</v>
       </c>
       <c r="C13" s="2">
         <v>98</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="2"/>
       <c r="G13" s="2">