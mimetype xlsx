--- v0 (2026-06-25)
+++ v1 (2026-08-09)
@@ -70,51 +70,51 @@
   <si>
     <t>00:54:47</t>
   </si>
   <si>
     <t xml:space="preserve">Blumenglück Oxalis </t>
   </si>
   <si>
     <t>G</t>
   </si>
   <si>
     <t>00:38:35</t>
   </si>
   <si>
     <t>THW OV Heppenheim 1</t>
   </si>
   <si>
     <t>00:43:02</t>
   </si>
   <si>
     <t>Infectopharm Team1 QU</t>
   </si>
   <si>
     <t>00:44:45</t>
   </si>
   <si>
-    <t>KLN</t>
+    <t>KLN Ultraschall AG</t>
   </si>
   <si>
     <t>00:46:37</t>
   </si>
   <si>
     <t>Infectopharm Mixed Staffel</t>
   </si>
   <si>
     <t>00:47:19</t>
   </si>
   <si>
     <t>Stadtwerke Heppenheim</t>
   </si>
   <si>
     <t>00:49:09</t>
   </si>
   <si>
     <t>ESM 1</t>
   </si>
   <si>
     <t>00:49:28</t>
   </si>
   <si>
     <t>Wirtschaftsförderung Bergstraße</t>
   </si>