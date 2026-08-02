--- v0 (2026-05-19)
+++ v1 (2026-08-02)
@@ -14,182 +14,363 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Ergebnisliste" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="12">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
     <t>Platz</t>
   </si>
   <si>
     <t>PlatzAK</t>
   </si>
   <si>
     <t>StartNr</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Team / Verein / Firma</t>
   </si>
   <si>
     <t>Nat.</t>
   </si>
   <si>
     <t>JG</t>
   </si>
   <si>
     <t>AK</t>
   </si>
   <si>
-    <t>Kilometer</t>
+    <t>Brutto</t>
+  </si>
+  <si>
+    <t>Netto</t>
+  </si>
+  <si>
+    <t>Kai Schraud</t>
+  </si>
+  <si>
+    <t>Dr. Kley Steuerberatungsgesellschaft mbH</t>
+  </si>
+  <si>
+    <t>M</t>
+  </si>
+  <si>
+    <t>00:36:59</t>
+  </si>
+  <si>
+    <t>00:32:25</t>
+  </si>
+  <si>
+    <t>Jesse Yeboah</t>
+  </si>
+  <si>
+    <t>W. &amp; L. Jordan GmbH</t>
+  </si>
+  <si>
+    <t>00:45:59</t>
+  </si>
+  <si>
+    <t>00:41:18</t>
+  </si>
+  <si>
+    <t>Lukas Göbel</t>
+  </si>
+  <si>
+    <t>00:50:21</t>
+  </si>
+  <si>
+    <t>00:45:34</t>
+  </si>
+  <si>
+    <t>Andrea Rispoli</t>
+  </si>
+  <si>
+    <t>Haas GmbH</t>
+  </si>
+  <si>
+    <t>01:03:24</t>
+  </si>
+  <si>
+    <t>00:58:33</t>
+  </si>
+  <si>
+    <t>Pauline Klement</t>
+  </si>
+  <si>
+    <t>Khalaf &amp; Koll.</t>
+  </si>
+  <si>
+    <t>01:04:05</t>
+  </si>
+  <si>
+    <t>00:59:00</t>
+  </si>
+  <si>
+    <t>Sally Jäntsch</t>
+  </si>
+  <si>
+    <t>Merkur Privatbank KGaA</t>
+  </si>
+  <si>
+    <t>F</t>
+  </si>
+  <si>
+    <t>00:40:53</t>
+  </si>
+  <si>
+    <t>00:40:52</t>
+  </si>
+  <si>
+    <t>Lucy Schmidt</t>
+  </si>
+  <si>
+    <t>00:48:26</t>
+  </si>
+  <si>
+    <t>00:43:26</t>
+  </si>
+  <si>
+    <t>Marie Jungmeier</t>
+  </si>
+  <si>
+    <t>00:48:56</t>
+  </si>
+  <si>
+    <t>00:43:55</t>
+  </si>
+  <si>
+    <t>Maya Kamm</t>
+  </si>
+  <si>
+    <t>ESAL GmbH</t>
+  </si>
+  <si>
+    <t>00:51:32</t>
+  </si>
+  <si>
+    <t>00:46:48</t>
+  </si>
+  <si>
+    <t>Diana Van</t>
+  </si>
+  <si>
+    <t>00:57:32</t>
+  </si>
+  <si>
+    <t>00:52:16</t>
+  </si>
+  <si>
+    <t>Nina Henninger</t>
+  </si>
+  <si>
+    <t>00:57:33</t>
+  </si>
+  <si>
+    <t>00:52:30</t>
+  </si>
+  <si>
+    <t>Helena Geißendörfer</t>
+  </si>
+  <si>
+    <t>00:57:34</t>
+  </si>
+  <si>
+    <t>00:52:31</t>
+  </si>
+  <si>
+    <t>Zuzanna Chrost</t>
+  </si>
+  <si>
+    <t>Burmester &amp; Partner Ingenieurgesellschaft mbH</t>
+  </si>
+  <si>
+    <t>00:52:32</t>
+  </si>
+  <si>
+    <t>Leonora Franz</t>
+  </si>
+  <si>
+    <t>00:58:53</t>
+  </si>
+  <si>
+    <t>00:54:13</t>
+  </si>
+  <si>
+    <t>Lea Alavi</t>
+  </si>
+  <si>
+    <t>Zahnarztpraxis Vogt Eichler</t>
+  </si>
+  <si>
+    <t>00:59:16</t>
+  </si>
+  <si>
+    <t>00:54:36</t>
+  </si>
+  <si>
+    <t>Alessia Vergine</t>
+  </si>
+  <si>
+    <t>01:05:07</t>
+  </si>
+  <si>
+    <t>00:59:49</t>
   </si>
   <si>
     <t>WÜ2RUN Firmenlauf Würzburg 2026</t>
   </si>
   <si>
-    <t>Der/Die fitteste Azubi oder Azubine - 11.06.2026 - Würzburg</t>
+    <t>Azubilauf - 11.06.2026 - Würzburg</t>
   </si>
   <si>
     <t>© 2026 - SAS-Zeitmesssysteme GmbH</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="18"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="26"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
-  <fills count="4">
+  <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF808080"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFDDDDDD"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="5">
+  <cellXfs count="6">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75812d9277e0e57b968fb6e566c967de.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>9</xdr:col>
+      <xdr:col>10</xdr:col>
       <xdr:colOff>-2000250</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>-571500</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1905000" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Logo" descr="Logo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -470,169 +651,627 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J7"/>
+  <dimension ref="A1:K23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="23.423" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="54.13" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="3.428" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="3.428" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="10.569" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10">
-[...1 lines deleted...]
-        <v>9</v>
+    <row r="1" spans="1:11">
+      <c r="A1" s="5" t="s">
+        <v>67</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
-    </row>
-[...2 lines deleted...]
-        <v>10</v>
+      <c r="J1" s="2"/>
+    </row>
+    <row r="2" spans="1:11">
+      <c r="A2" s="4" t="s">
+        <v>68</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
-    </row>
-    <row r="3" spans="1:10">
+      <c r="J2" s="2"/>
+    </row>
+    <row r="3" spans="1:11">
       <c r="A3" s="2"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
-      <c r="J3"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:10">
+      <c r="J3" s="2"/>
+      <c r="K3"/>
+    </row>
+    <row r="4" spans="1:11">
       <c r="A4" s="2"/>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
       <c r="I4" s="2"/>
-    </row>
-    <row r="5" spans="1:10">
+      <c r="J4" s="2"/>
+    </row>
+    <row r="5" spans="1:11">
       <c r="A5" s="2"/>
       <c r="B5" s="2"/>
       <c r="C5" s="2"/>
       <c r="D5" s="2"/>
       <c r="E5" s="2"/>
       <c r="F5" s="2"/>
       <c r="G5" s="2"/>
       <c r="H5" s="2"/>
       <c r="I5" s="2"/>
-    </row>
-    <row r="6" spans="1:10">
+      <c r="J5" s="2"/>
+    </row>
+    <row r="6" spans="1:11">
       <c r="A6" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E6" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H6" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I6" s="1" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="2" t="s">
+      <c r="J6" s="1" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11">
+      <c r="A7" s="2">
+        <v>1</v>
+      </c>
+      <c r="B7" s="2"/>
+      <c r="C7" s="2">
+        <v>196</v>
+      </c>
+      <c r="D7" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="E7" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="B7" s="2"/>
-[...2 lines deleted...]
-      <c r="E7" s="2"/>
       <c r="F7" s="2"/>
-      <c r="G7" s="2"/>
-[...1 lines deleted...]
-      <c r="I7" s="2"/>
+      <c r="G7" s="2">
+        <v>2000</v>
+      </c>
+      <c r="H7" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="J7" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11">
+      <c r="A8" s="3">
+        <v>2</v>
+      </c>
+      <c r="B8" s="3"/>
+      <c r="C8" s="3">
+        <v>354</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E8" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="F8" s="3"/>
+      <c r="G8" s="3">
+        <v>2000</v>
+      </c>
+      <c r="H8" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="I8" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J8" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11">
+      <c r="A9" s="2">
+        <v>3</v>
+      </c>
+      <c r="B9" s="2"/>
+      <c r="C9" s="2">
+        <v>339</v>
+      </c>
+      <c r="D9" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F9" s="2"/>
+      <c r="G9" s="2">
+        <v>2007</v>
+      </c>
+      <c r="H9" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J9" s="2" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11">
+      <c r="A10" s="3">
+        <v>4</v>
+      </c>
+      <c r="B10" s="3"/>
+      <c r="C10" s="3">
+        <v>222</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3">
+        <v>2002</v>
+      </c>
+      <c r="H10" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="J10" s="3" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11">
+      <c r="A11" s="2">
+        <v>5</v>
+      </c>
+      <c r="B11" s="2"/>
+      <c r="C11" s="2">
+        <v>637</v>
+      </c>
+      <c r="D11" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="F11" s="2"/>
+      <c r="G11" s="2">
+        <v>2005</v>
+      </c>
+      <c r="H11" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="I11" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="J11" s="2" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11">
+      <c r="A12" s="3">
+        <v>1</v>
+      </c>
+      <c r="B12" s="3"/>
+      <c r="C12" s="3">
+        <v>614</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="E12" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="F12" s="3"/>
+      <c r="G12" s="3">
+        <v>2005</v>
+      </c>
+      <c r="H12" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="I12" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="J12" s="3" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11">
+      <c r="A13" s="2">
+        <v>2</v>
+      </c>
+      <c r="B13" s="2"/>
+      <c r="C13" s="2">
+        <v>639</v>
+      </c>
+      <c r="D13" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="F13" s="2"/>
+      <c r="G13" s="2">
+        <v>2005</v>
+      </c>
+      <c r="H13" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="I13" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="J13" s="2" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11">
+      <c r="A14" s="3">
+        <v>3</v>
+      </c>
+      <c r="B14" s="3"/>
+      <c r="C14" s="3">
+        <v>638</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="E14" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="F14" s="3"/>
+      <c r="G14" s="3">
+        <v>2003</v>
+      </c>
+      <c r="H14" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="I14" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J14" s="3" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11">
+      <c r="A15" s="2">
+        <v>4</v>
+      </c>
+      <c r="B15" s="2"/>
+      <c r="C15" s="2">
+        <v>693</v>
+      </c>
+      <c r="D15" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="F15" s="2"/>
+      <c r="G15" s="2">
+        <v>2005</v>
+      </c>
+      <c r="H15" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="I15" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="J15" s="2" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11">
+      <c r="A16" s="3">
+        <v>5</v>
+      </c>
+      <c r="B16" s="3"/>
+      <c r="C16" s="3">
+        <v>635</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="E16" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="F16" s="3"/>
+      <c r="G16" s="3">
+        <v>2001</v>
+      </c>
+      <c r="H16" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="I16" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="J16" s="3" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11">
+      <c r="A17" s="2">
+        <v>6</v>
+      </c>
+      <c r="B17" s="2"/>
+      <c r="C17" s="2">
+        <v>634</v>
+      </c>
+      <c r="D17" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="F17" s="2"/>
+      <c r="G17" s="2">
+        <v>2003</v>
+      </c>
+      <c r="H17" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="I17" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="J17" s="2" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11">
+      <c r="A18" s="3">
+        <v>7</v>
+      </c>
+      <c r="B18" s="3"/>
+      <c r="C18" s="3">
+        <v>632</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="E18" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="F18" s="3"/>
+      <c r="G18" s="3">
+        <v>2005</v>
+      </c>
+      <c r="H18" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="I18" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="J18" s="3" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11">
+      <c r="A19" s="2">
+        <v>8</v>
+      </c>
+      <c r="B19" s="2"/>
+      <c r="C19" s="2">
+        <v>599</v>
+      </c>
+      <c r="D19" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="F19" s="2"/>
+      <c r="G19" s="2">
+        <v>2006</v>
+      </c>
+      <c r="H19" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="I19" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="J19" s="2" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11">
+      <c r="A20" s="3">
+        <v>9</v>
+      </c>
+      <c r="B20" s="3"/>
+      <c r="C20" s="3">
+        <v>184</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="E20" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F20" s="3"/>
+      <c r="G20" s="3">
+        <v>2005</v>
+      </c>
+      <c r="H20" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="I20" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="J20" s="3" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11">
+      <c r="A21" s="2">
+        <v>10</v>
+      </c>
+      <c r="B21" s="2"/>
+      <c r="C21" s="2">
+        <v>395</v>
+      </c>
+      <c r="D21" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="F21" s="2"/>
+      <c r="G21" s="2">
+        <v>2007</v>
+      </c>
+      <c r="H21" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="I21" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="J21" s="2" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11">
+      <c r="A22" s="3">
+        <v>11</v>
+      </c>
+      <c r="B22" s="3"/>
+      <c r="C22" s="3">
+        <v>636</v>
+      </c>
+      <c r="D22" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="E22" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="F22" s="3"/>
+      <c r="G22" s="3">
+        <v>2001</v>
+      </c>
+      <c r="H22" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="I22" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="J22" s="3" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11">
+      <c r="A23" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="B23" s="2"/>
+      <c r="C23" s="2"/>
+      <c r="D23" s="2"/>
+      <c r="E23" s="2"/>
+      <c r="F23" s="2"/>
+      <c r="G23" s="2"/>
+      <c r="H23" s="2"/>
+      <c r="I23" s="2"/>
+      <c r="J23" s="2"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
@@ -645,30 +1284,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Ergebnisliste</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>SAS-Zeitmesssysteme</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Ergebnisse WÜ2RUN Firmenlauf Würzburg 2026</dc:title>
   <dc:description/>
-  <dc:subject>Der/Die fitteste Azubi oder Azubine</dc:subject>
-  <cp:keywords>Ergebnisse Der/Die fitteste Azubi oder Azubine WÜ2RUN Firmenlauf Würzburg 2026</cp:keywords>
+  <dc:subject>Azubilauf</dc:subject>
+  <cp:keywords>Ergebnisse Azubilauf WÜ2RUN Firmenlauf Würzburg 2026</cp:keywords>
   <cp:category>Ergebnisse</cp:category>
 </cp:coreProperties>
 </file>