--- v0 (2026-05-19)
+++ v1 (2026-08-02)
@@ -14,182 +14,579 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Ergebnisliste" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="12">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="142">
   <si>
     <t>Platz</t>
   </si>
   <si>
     <t>PlatzAK</t>
   </si>
   <si>
     <t>StartNr</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Team / Verein / Firma</t>
   </si>
   <si>
     <t>Nat.</t>
   </si>
   <si>
     <t>JG</t>
   </si>
   <si>
     <t>AK</t>
   </si>
   <si>
-    <t>Kilometer</t>
+    <t>Brutto</t>
+  </si>
+  <si>
+    <t>Netto</t>
+  </si>
+  <si>
+    <t>Matthias Dallner</t>
+  </si>
+  <si>
+    <t>InstruNEXT GmbH</t>
+  </si>
+  <si>
+    <t>M</t>
+  </si>
+  <si>
+    <t>00:33:59</t>
+  </si>
+  <si>
+    <t>00:29:22</t>
+  </si>
+  <si>
+    <t>Fabian Feitsch</t>
+  </si>
+  <si>
+    <t>GeSi Software GmbH</t>
+  </si>
+  <si>
+    <t>00:34:29</t>
+  </si>
+  <si>
+    <t>00:29:55</t>
+  </si>
+  <si>
+    <t>Roj X Khalaf X</t>
+  </si>
+  <si>
+    <t>Khalaf &amp; Koll.</t>
+  </si>
+  <si>
+    <t>00:35:17</t>
+  </si>
+  <si>
+    <t>00:30:38</t>
+  </si>
+  <si>
+    <t>Udo Mühlfeld</t>
+  </si>
+  <si>
+    <t>B fit</t>
+  </si>
+  <si>
+    <t>00:35:35</t>
+  </si>
+  <si>
+    <t>00:30:59</t>
+  </si>
+  <si>
+    <t>Stefan Ponto</t>
+  </si>
+  <si>
+    <t>GANSHORN Medizin Electronic GmbH</t>
+  </si>
+  <si>
+    <t>00:39:26</t>
+  </si>
+  <si>
+    <t>00:34:51</t>
+  </si>
+  <si>
+    <t>---Stefan ---Gerhard</t>
+  </si>
+  <si>
+    <t>steillagenwinzer</t>
+  </si>
+  <si>
+    <t>00:40:45</t>
+  </si>
+  <si>
+    <t>00:35:52</t>
+  </si>
+  <si>
+    <t>Max Wojtynia</t>
+  </si>
+  <si>
+    <t>HEIMLADEN GmbH</t>
+  </si>
+  <si>
+    <t>00:41:19</t>
+  </si>
+  <si>
+    <t>00:36:40</t>
+  </si>
+  <si>
+    <t>Fabian Ziegler</t>
+  </si>
+  <si>
+    <t>Burmester &amp; Partner Ingenieurgesellschaft mbH</t>
+  </si>
+  <si>
+    <t>00:41:42</t>
+  </si>
+  <si>
+    <t>00:36:41</t>
+  </si>
+  <si>
+    <t>Björn Dimmerling</t>
+  </si>
+  <si>
+    <t>00:42:20</t>
+  </si>
+  <si>
+    <t>00:37:32</t>
+  </si>
+  <si>
+    <t>Daniel Staub</t>
+  </si>
+  <si>
+    <t>Ofenbau Staub</t>
+  </si>
+  <si>
+    <t>00:42:36</t>
+  </si>
+  <si>
+    <t>00:37:55</t>
+  </si>
+  <si>
+    <t>Klaus Bauer</t>
+  </si>
+  <si>
+    <t>Merkur Privatbank KGaA</t>
+  </si>
+  <si>
+    <t>00:43:12</t>
+  </si>
+  <si>
+    <t>00:38:18</t>
+  </si>
+  <si>
+    <t>Johannes Vogt</t>
+  </si>
+  <si>
+    <t>Zahnarztpraxis Vogt Eichler</t>
+  </si>
+  <si>
+    <t>00:44:23</t>
+  </si>
+  <si>
+    <t>00:38:19</t>
+  </si>
+  <si>
+    <t>Dr. Steffen Biebl</t>
+  </si>
+  <si>
+    <t>Zahnarztpraxis Dres. Biebl + Knapp</t>
+  </si>
+  <si>
+    <t>00:43:37</t>
+  </si>
+  <si>
+    <t>00:38:43</t>
+  </si>
+  <si>
+    <t>Dieter Feitsch</t>
+  </si>
+  <si>
+    <t>00:43:49</t>
+  </si>
+  <si>
+    <t>00:39:04</t>
+  </si>
+  <si>
+    <t>Siegfried Chr. Weiss</t>
+  </si>
+  <si>
+    <t>Bittermann &amp; Weiss Holzhaus GmbH</t>
+  </si>
+  <si>
+    <t>00:44:10</t>
+  </si>
+  <si>
+    <t>00:39:32</t>
+  </si>
+  <si>
+    <t>Thorsten Kamm</t>
+  </si>
+  <si>
+    <t>ESAL GmbH</t>
+  </si>
+  <si>
+    <t>00:44:41</t>
+  </si>
+  <si>
+    <t>00:39:52</t>
+  </si>
+  <si>
+    <t>Thomas Baumann</t>
+  </si>
+  <si>
+    <t>Privatperson</t>
+  </si>
+  <si>
+    <t>00:45:34</t>
+  </si>
+  <si>
+    <t>00:40:06</t>
+  </si>
+  <si>
+    <t>Thomas Göb</t>
+  </si>
+  <si>
+    <t>COSMO CONSULT Data &amp; Analytics GmbH</t>
+  </si>
+  <si>
+    <t>00:45:22</t>
+  </si>
+  <si>
+    <t>00:40:14</t>
+  </si>
+  <si>
+    <t>Thomas Jäger</t>
+  </si>
+  <si>
+    <t>Baumann Rechtsanwälte PartGmbB</t>
+  </si>
+  <si>
+    <t>00:46:32</t>
+  </si>
+  <si>
+    <t>00:41:11</t>
+  </si>
+  <si>
+    <t>Martin Fandrich</t>
+  </si>
+  <si>
+    <t>Dr. Kley Steuerberatungsgesellschaft mbH</t>
+  </si>
+  <si>
+    <t>00:47:56</t>
+  </si>
+  <si>
+    <t>00:42:34</t>
+  </si>
+  <si>
+    <t>Jörg Pohl</t>
+  </si>
+  <si>
+    <t>Praxis Dres. Pohl und Jahreis</t>
+  </si>
+  <si>
+    <t>00:48:36</t>
+  </si>
+  <si>
+    <t>00:43:41</t>
+  </si>
+  <si>
+    <t>Andreas Baumann</t>
+  </si>
+  <si>
+    <t>00:49:36</t>
+  </si>
+  <si>
+    <t>00:44:15</t>
+  </si>
+  <si>
+    <t>Andreas Hellert</t>
+  </si>
+  <si>
+    <t>STRABAG</t>
+  </si>
+  <si>
+    <t>00:49:17</t>
+  </si>
+  <si>
+    <t>00:44:16</t>
+  </si>
+  <si>
+    <t>Andrea Carta</t>
+  </si>
+  <si>
+    <t>Kurtz Holding GmbH &amp; Co Beteiligungs KG</t>
+  </si>
+  <si>
+    <t>00:49:49</t>
+  </si>
+  <si>
+    <t>00:44:21</t>
+  </si>
+  <si>
+    <t>Oliver Radestock</t>
+  </si>
+  <si>
+    <t>iNDTact GmbH</t>
+  </si>
+  <si>
+    <t>00:49:58</t>
+  </si>
+  <si>
+    <t>00:44:25</t>
+  </si>
+  <si>
+    <t>Dirk Feuerbacher</t>
+  </si>
+  <si>
+    <t>00:49:56</t>
+  </si>
+  <si>
+    <t>00:44:30</t>
+  </si>
+  <si>
+    <t>Dr. Werner Knapp</t>
+  </si>
+  <si>
+    <t>00:49:39</t>
+  </si>
+  <si>
+    <t>00:44:32</t>
+  </si>
+  <si>
+    <t>Yasin Arslan</t>
+  </si>
+  <si>
+    <t>Saint-Gobain Performance Plastics L+S GmbH</t>
+  </si>
+  <si>
+    <t>00:50:47</t>
+  </si>
+  <si>
+    <t>00:45:12</t>
+  </si>
+  <si>
+    <t>Thomas Brand</t>
+  </si>
+  <si>
+    <t>W. &amp; L. Jordan GmbH</t>
+  </si>
+  <si>
+    <t>00:52:05</t>
+  </si>
+  <si>
+    <t>00:47:17</t>
+  </si>
+  <si>
+    <t>Uwe Franz</t>
+  </si>
+  <si>
+    <t>Cornea Franz Rechtsanwälte Partnerschaft mbB</t>
+  </si>
+  <si>
+    <t>00:53:56</t>
+  </si>
+  <si>
+    <t>00:48:18</t>
+  </si>
+  <si>
+    <t>Johanna Reusch</t>
+  </si>
+  <si>
+    <t>NOOVA GmbH</t>
+  </si>
+  <si>
+    <t>F</t>
+  </si>
+  <si>
+    <t>00:47:39</t>
+  </si>
+  <si>
+    <t>Alexandra Nicklaus</t>
+  </si>
+  <si>
+    <t>00:49:37</t>
+  </si>
+  <si>
+    <t>Beatriz Loos</t>
+  </si>
+  <si>
+    <t>SiDIT GmbH</t>
+  </si>
+  <si>
+    <t>00:46:58</t>
+  </si>
+  <si>
+    <t>00:46:54</t>
+  </si>
+  <si>
+    <t>Petra Feitsch</t>
+  </si>
+  <si>
+    <t>01:17:46</t>
+  </si>
+  <si>
+    <t>01:12:51</t>
   </si>
   <si>
     <t>WÜ2RUN Firmenlauf Würzburg 2026</t>
   </si>
   <si>
-    <t>Der/Die fitteste Chef/in - 11.06.2026 - Würzburg</t>
+    <t>Bosslauf - 11.06.2026 - Würzburg</t>
   </si>
   <si>
     <t>© 2026 - SAS-Zeitmesssysteme GmbH</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="18"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="26"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
-  <fills count="4">
+  <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF808080"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFDDDDDD"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="5">
+  <cellXfs count="6">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75812d9277e0e57b968fb6e566c967de.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>9</xdr:col>
+      <xdr:col>10</xdr:col>
       <xdr:colOff>-2000250</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>-571500</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1905000" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Logo" descr="Logo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -470,169 +867,1131 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J7"/>
+  <dimension ref="A1:K41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="54.13" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="3.428" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="3.428" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="10.569" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10">
-[...1 lines deleted...]
-        <v>9</v>
+    <row r="1" spans="1:11">
+      <c r="A1" s="5" t="s">
+        <v>139</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
-    </row>
-[...2 lines deleted...]
-        <v>10</v>
+      <c r="J1" s="2"/>
+    </row>
+    <row r="2" spans="1:11">
+      <c r="A2" s="4" t="s">
+        <v>140</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
-    </row>
-    <row r="3" spans="1:10">
+      <c r="J2" s="2"/>
+    </row>
+    <row r="3" spans="1:11">
       <c r="A3" s="2"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
-      <c r="J3"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:10">
+      <c r="J3" s="2"/>
+      <c r="K3"/>
+    </row>
+    <row r="4" spans="1:11">
       <c r="A4" s="2"/>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
       <c r="I4" s="2"/>
-    </row>
-    <row r="5" spans="1:10">
+      <c r="J4" s="2"/>
+    </row>
+    <row r="5" spans="1:11">
       <c r="A5" s="2"/>
       <c r="B5" s="2"/>
       <c r="C5" s="2"/>
       <c r="D5" s="2"/>
       <c r="E5" s="2"/>
       <c r="F5" s="2"/>
       <c r="G5" s="2"/>
       <c r="H5" s="2"/>
       <c r="I5" s="2"/>
-    </row>
-    <row r="6" spans="1:10">
+      <c r="J5" s="2"/>
+    </row>
+    <row r="6" spans="1:11">
       <c r="A6" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E6" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H6" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I6" s="1" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="2" t="s">
+      <c r="J6" s="1" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11">
+      <c r="A7" s="2">
+        <v>1</v>
+      </c>
+      <c r="B7" s="2"/>
+      <c r="C7" s="2">
+        <v>664</v>
+      </c>
+      <c r="D7" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="E7" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="B7" s="2"/>
-[...2 lines deleted...]
-      <c r="E7" s="2"/>
       <c r="F7" s="2"/>
-      <c r="G7" s="2"/>
-[...1 lines deleted...]
-      <c r="I7" s="2"/>
+      <c r="G7" s="2">
+        <v>1985</v>
+      </c>
+      <c r="H7" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="J7" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11">
+      <c r="A8" s="3">
+        <v>2</v>
+      </c>
+      <c r="B8" s="3"/>
+      <c r="C8" s="3">
+        <v>212</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E8" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="F8" s="3"/>
+      <c r="G8" s="3">
+        <v>1994</v>
+      </c>
+      <c r="H8" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="I8" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J8" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11">
+      <c r="A9" s="2">
+        <v>3</v>
+      </c>
+      <c r="B9" s="2"/>
+      <c r="C9" s="2">
+        <v>631</v>
+      </c>
+      <c r="D9" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="F9" s="2"/>
+      <c r="G9" s="2">
+        <v>1988</v>
+      </c>
+      <c r="H9" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="J9" s="2" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11">
+      <c r="A10" s="3">
+        <v>4</v>
+      </c>
+      <c r="B10" s="3"/>
+      <c r="C10" s="3">
+        <v>73</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="E10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3">
+        <v>1989</v>
+      </c>
+      <c r="H10" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="J10" s="3" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11">
+      <c r="A11" s="2">
+        <v>5</v>
+      </c>
+      <c r="B11" s="2"/>
+      <c r="C11" s="2">
+        <v>535</v>
+      </c>
+      <c r="D11" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="F11" s="2"/>
+      <c r="G11" s="2">
+        <v>1982</v>
+      </c>
+      <c r="H11" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="I11" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="J11" s="2" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11">
+      <c r="A12" s="3">
+        <v>6</v>
+      </c>
+      <c r="B12" s="3"/>
+      <c r="C12" s="3">
+        <v>323</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E12" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="F12" s="3"/>
+      <c r="G12" s="3">
+        <v>1982</v>
+      </c>
+      <c r="H12" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="I12" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="J12" s="3" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11">
+      <c r="A13" s="2">
+        <v>7</v>
+      </c>
+      <c r="B13" s="2"/>
+      <c r="C13" s="2">
+        <v>619</v>
+      </c>
+      <c r="D13" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="F13" s="2"/>
+      <c r="G13" s="2">
+        <v>1991</v>
+      </c>
+      <c r="H13" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="I13" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="J13" s="2" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11">
+      <c r="A14" s="3">
+        <v>8</v>
+      </c>
+      <c r="B14" s="3"/>
+      <c r="C14" s="3">
+        <v>601</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E14" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="F14" s="3"/>
+      <c r="G14" s="3">
+        <v>1983</v>
+      </c>
+      <c r="H14" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="I14" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="J14" s="3" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11">
+      <c r="A15" s="2">
+        <v>9</v>
+      </c>
+      <c r="B15" s="2"/>
+      <c r="C15" s="2">
+        <v>81</v>
+      </c>
+      <c r="D15" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="F15" s="2"/>
+      <c r="G15" s="2">
+        <v>1978</v>
+      </c>
+      <c r="H15" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="I15" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="J15" s="2" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11">
+      <c r="A16" s="3">
+        <v>10</v>
+      </c>
+      <c r="B16" s="3"/>
+      <c r="C16" s="3">
+        <v>540</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="E16" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="F16" s="3"/>
+      <c r="G16" s="3">
+        <v>1984</v>
+      </c>
+      <c r="H16" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="I16" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="J16" s="3" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11">
+      <c r="A17" s="2">
+        <v>11</v>
+      </c>
+      <c r="B17" s="2"/>
+      <c r="C17" s="2">
+        <v>613</v>
+      </c>
+      <c r="D17" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="F17" s="2"/>
+      <c r="G17" s="2">
+        <v>1969</v>
+      </c>
+      <c r="H17" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="I17" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="J17" s="2" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11">
+      <c r="A18" s="3">
+        <v>12</v>
+      </c>
+      <c r="B18" s="3"/>
+      <c r="C18" s="3">
+        <v>400</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="3"/>
+      <c r="G18" s="3">
+        <v>1983</v>
+      </c>
+      <c r="H18" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="I18" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="J18" s="3" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11">
+      <c r="A19" s="2">
+        <v>13</v>
+      </c>
+      <c r="B19" s="2"/>
+      <c r="C19" s="2">
+        <v>527</v>
+      </c>
+      <c r="D19" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="F19" s="2"/>
+      <c r="G19" s="2">
+        <v>1972</v>
+      </c>
+      <c r="H19" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="I19" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="J19" s="2" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11">
+      <c r="A20" s="3">
+        <v>14</v>
+      </c>
+      <c r="B20" s="3"/>
+      <c r="C20" s="3">
+        <v>211</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="E20" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="F20" s="3"/>
+      <c r="G20" s="3">
+        <v>1965</v>
+      </c>
+      <c r="H20" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="I20" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="J20" s="3" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11">
+      <c r="A21" s="2">
+        <v>15</v>
+      </c>
+      <c r="B21" s="2"/>
+      <c r="C21" s="2">
+        <v>510</v>
+      </c>
+      <c r="D21" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="F21" s="2"/>
+      <c r="G21" s="2">
+        <v>1963</v>
+      </c>
+      <c r="H21" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="J21" s="2" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11">
+      <c r="A22" s="3">
+        <v>16</v>
+      </c>
+      <c r="B22" s="3"/>
+      <c r="C22" s="3">
+        <v>692</v>
+      </c>
+      <c r="D22" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="E22" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="F22" s="3"/>
+      <c r="G22" s="3">
+        <v>1973</v>
+      </c>
+      <c r="H22" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="I22" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="J22" s="3" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11">
+      <c r="A23" s="2">
+        <v>17</v>
+      </c>
+      <c r="B23" s="2"/>
+      <c r="C23" s="2">
+        <v>674</v>
+      </c>
+      <c r="D23" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="F23" s="2"/>
+      <c r="G23" s="2">
+        <v>1975</v>
+      </c>
+      <c r="H23" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="I23" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="J23" s="2" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11">
+      <c r="A24" s="3">
+        <v>18</v>
+      </c>
+      <c r="B24" s="3"/>
+      <c r="C24" s="3">
+        <v>154</v>
+      </c>
+      <c r="D24" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="E24" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="F24" s="3"/>
+      <c r="G24" s="3">
+        <v>1986</v>
+      </c>
+      <c r="H24" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="I24" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="J24" s="3" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11">
+      <c r="A25" s="2">
+        <v>19</v>
+      </c>
+      <c r="B25" s="2"/>
+      <c r="C25" s="2">
+        <v>110</v>
+      </c>
+      <c r="D25" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="F25" s="2"/>
+      <c r="G25" s="2">
+        <v>1983</v>
+      </c>
+      <c r="H25" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="I25" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="J25" s="2" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11">
+      <c r="A26" s="3">
+        <v>20</v>
+      </c>
+      <c r="B26" s="3"/>
+      <c r="C26" s="3">
+        <v>180</v>
+      </c>
+      <c r="D26" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="E26" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="F26" s="3"/>
+      <c r="G26" s="3">
+        <v>1975</v>
+      </c>
+      <c r="H26" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="I26" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="J26" s="3" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11">
+      <c r="A27" s="2">
+        <v>21</v>
+      </c>
+      <c r="B27" s="2"/>
+      <c r="C27" s="2">
+        <v>602</v>
+      </c>
+      <c r="D27" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="F27" s="2"/>
+      <c r="G27" s="2">
+        <v>1965</v>
+      </c>
+      <c r="H27" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="I27" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="J27" s="2" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11">
+      <c r="A28" s="3">
+        <v>22</v>
+      </c>
+      <c r="B28" s="3"/>
+      <c r="C28" s="3">
+        <v>176</v>
+      </c>
+      <c r="D28" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="F28" s="3"/>
+      <c r="G28" s="3">
+        <v>1978</v>
+      </c>
+      <c r="H28" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="I28" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="J28" s="3" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11">
+      <c r="A29" s="2">
+        <v>23</v>
+      </c>
+      <c r="B29" s="2"/>
+      <c r="C29" s="2">
+        <v>645</v>
+      </c>
+      <c r="D29" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="F29" s="2"/>
+      <c r="G29" s="2">
+        <v>1988</v>
+      </c>
+      <c r="H29" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="I29" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="J29" s="2" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11">
+      <c r="A30" s="3">
+        <v>24</v>
+      </c>
+      <c r="B30" s="3"/>
+      <c r="C30" s="3">
+        <v>235</v>
+      </c>
+      <c r="D30" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="E30" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="F30" s="3"/>
+      <c r="G30" s="3">
+        <v>1967</v>
+      </c>
+      <c r="H30" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="I30" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="J30" s="3" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11">
+      <c r="A31" s="2">
+        <v>25</v>
+      </c>
+      <c r="B31" s="2"/>
+      <c r="C31" s="2">
+        <v>503</v>
+      </c>
+      <c r="D31" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="F31" s="2"/>
+      <c r="G31" s="2">
+        <v>1983</v>
+      </c>
+      <c r="H31" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="I31" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="J31" s="2" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11">
+      <c r="A32" s="3">
+        <v>26</v>
+      </c>
+      <c r="B32" s="3"/>
+      <c r="C32" s="3">
+        <v>182</v>
+      </c>
+      <c r="D32" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="E32" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="F32" s="3"/>
+      <c r="G32" s="3">
+        <v>1967</v>
+      </c>
+      <c r="H32" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="I32" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="J32" s="3" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11">
+      <c r="A33" s="2">
+        <v>27</v>
+      </c>
+      <c r="B33" s="2"/>
+      <c r="C33" s="2">
+        <v>524</v>
+      </c>
+      <c r="D33" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="F33" s="2"/>
+      <c r="G33" s="2">
+        <v>1972</v>
+      </c>
+      <c r="H33" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="I33" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="J33" s="2" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="34" spans="1:11">
+      <c r="A34" s="3">
+        <v>28</v>
+      </c>
+      <c r="B34" s="3"/>
+      <c r="C34" s="3">
+        <v>628</v>
+      </c>
+      <c r="D34" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="E34" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="F34" s="3"/>
+      <c r="G34" s="3">
+        <v>1977</v>
+      </c>
+      <c r="H34" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="I34" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="J34" s="3" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="35" spans="1:11">
+      <c r="A35" s="2">
+        <v>29</v>
+      </c>
+      <c r="B35" s="2"/>
+      <c r="C35" s="2">
+        <v>338</v>
+      </c>
+      <c r="D35" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="F35" s="2"/>
+      <c r="G35" s="2">
+        <v>1971</v>
+      </c>
+      <c r="H35" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="I35" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="J35" s="2" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="36" spans="1:11">
+      <c r="A36" s="3">
+        <v>30</v>
+      </c>
+      <c r="B36" s="3"/>
+      <c r="C36" s="3">
+        <v>144</v>
+      </c>
+      <c r="D36" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="E36" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="F36" s="3"/>
+      <c r="G36" s="3">
+        <v>1974</v>
+      </c>
+      <c r="H36" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="I36" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="J36" s="3" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="37" spans="1:11">
+      <c r="A37" s="2">
+        <v>1</v>
+      </c>
+      <c r="B37" s="2"/>
+      <c r="C37" s="2">
+        <v>283</v>
+      </c>
+      <c r="D37" s="2" t="s">
+        <v>126</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="F37" s="2"/>
+      <c r="G37" s="2">
+        <v>1990</v>
+      </c>
+      <c r="H37" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="I37" s="2" t="s">
+        <v>129</v>
+      </c>
+      <c r="J37" s="2" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11">
+      <c r="A38" s="3">
+        <v>2</v>
+      </c>
+      <c r="B38" s="3"/>
+      <c r="C38" s="3">
+        <v>193</v>
+      </c>
+      <c r="D38" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="E38" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="F38" s="3"/>
+      <c r="G38" s="3">
+        <v>1972</v>
+      </c>
+      <c r="H38" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="I38" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="J38" s="3" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="39" spans="1:11">
+      <c r="A39" s="2">
+        <v>3</v>
+      </c>
+      <c r="B39" s="2"/>
+      <c r="C39" s="2">
+        <v>495</v>
+      </c>
+      <c r="D39" s="2" t="s">
+        <v>132</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>133</v>
+      </c>
+      <c r="F39" s="2"/>
+      <c r="G39" s="2">
+        <v>1978</v>
+      </c>
+      <c r="H39" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="I39" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="J39" s="2" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="40" spans="1:11">
+      <c r="A40" s="3">
+        <v>4</v>
+      </c>
+      <c r="B40" s="3"/>
+      <c r="C40" s="3">
+        <v>213</v>
+      </c>
+      <c r="D40" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="E40" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="F40" s="3"/>
+      <c r="G40" s="3">
+        <v>1966</v>
+      </c>
+      <c r="H40" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="I40" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="J40" s="3" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="41" spans="1:11">
+      <c r="A41" s="2" t="s">
+        <v>141</v>
+      </c>
+      <c r="B41" s="2"/>
+      <c r="C41" s="2"/>
+      <c r="D41" s="2"/>
+      <c r="E41" s="2"/>
+      <c r="F41" s="2"/>
+      <c r="G41" s="2"/>
+      <c r="H41" s="2"/>
+      <c r="I41" s="2"/>
+      <c r="J41" s="2"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
@@ -645,30 +2004,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Ergebnisliste</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>SAS-Zeitmesssysteme</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Ergebnisse WÜ2RUN Firmenlauf Würzburg 2026</dc:title>
   <dc:description/>
-  <dc:subject>Der/Die fitteste Chef/in</dc:subject>
-  <cp:keywords>Ergebnisse Der/Die fitteste Chef/in WÜ2RUN Firmenlauf Würzburg 2026</cp:keywords>
+  <dc:subject>Bosslauf</dc:subject>
+  <cp:keywords>Ergebnisse Bosslauf WÜ2RUN Firmenlauf Würzburg 2026</cp:keywords>
   <cp:category>Ergebnisse</cp:category>
 </cp:coreProperties>
 </file>