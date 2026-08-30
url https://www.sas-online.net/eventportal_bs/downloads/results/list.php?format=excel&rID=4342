--- v0 (2026-07-15)
+++ v1 (2026-08-30)
@@ -2746,51 +2746,51 @@
   <si>
     <t>00:32:39</t>
   </si>
   <si>
     <t>00:28:38</t>
   </si>
   <si>
     <t>Ludwig Brunner</t>
   </si>
   <si>
     <t>00:33:03</t>
   </si>
   <si>
     <t>00:28:39</t>
   </si>
   <si>
     <t>Johannes Süß</t>
   </si>
   <si>
     <t>00:33:10</t>
   </si>
   <si>
     <t>00:28:40</t>
   </si>
   <si>
-    <t>Julian Hutterer</t>
+    <t>- -</t>
   </si>
   <si>
     <t>00:29:13</t>
   </si>
   <si>
     <t>Martin Biberger</t>
   </si>
   <si>
     <t>00:33:04</t>
   </si>
   <si>
     <t>00:28:41</t>
   </si>
   <si>
     <t>Anton Wenleder</t>
   </si>
   <si>
     <t>00:36:58</t>
   </si>
   <si>
     <t>00:28:43</t>
   </si>
   <si>
     <t>Dominik Dengler</t>
   </si>
@@ -18676,53 +18676,51 @@
       </c>
       <c r="I341" s="2" t="s">
         <v>908</v>
       </c>
       <c r="J341" s="2" t="s">
         <v>909</v>
       </c>
     </row>
     <row r="342" spans="1:11">
       <c r="A342" s="3">
         <v>336</v>
       </c>
       <c r="B342" s="3">
         <v>38</v>
       </c>
       <c r="C342" s="3">
         <v>3022</v>
       </c>
       <c r="D342" s="3" t="s">
         <v>910</v>
       </c>
       <c r="E342" s="3" t="s">
         <v>53</v>
       </c>
       <c r="F342" s="3"/>
-      <c r="G342" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="G342" s="3"/>
       <c r="H342" s="3" t="s">
         <v>22</v>
       </c>
       <c r="I342" s="3" t="s">
         <v>911</v>
       </c>
       <c r="J342" s="3" t="s">
         <v>909</v>
       </c>
     </row>
     <row r="343" spans="1:11">
       <c r="A343" s="2">
         <v>337</v>
       </c>
       <c r="B343" s="2">
         <v>39</v>
       </c>
       <c r="C343" s="2">
         <v>2361</v>
       </c>
       <c r="D343" s="2" t="s">
         <v>912</v>
       </c>
       <c r="E343" s="2" t="s">
         <v>502</v>