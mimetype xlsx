--- v0 (2026-05-19)
+++ v1 (2026-08-30)
@@ -5623,51 +5623,51 @@
   <si>
     <t>00:54:39</t>
   </si>
   <si>
     <t>Anastasia Vanpoperynghe</t>
   </si>
   <si>
     <t>Waldorfschule Landshut</t>
   </si>
   <si>
     <t>00:54:17</t>
   </si>
   <si>
     <t>Carina Pelz</t>
   </si>
   <si>
     <t>Simone Hartmann</t>
   </si>
   <si>
     <t>00:58:52</t>
   </si>
   <si>
     <t>00:54:19</t>
   </si>
   <si>
-    <t>Julia Di Sclafani</t>
+    <t>- -</t>
   </si>
   <si>
     <t>00:54:50</t>
   </si>
   <si>
     <t>Jasmin Schöpf</t>
   </si>
   <si>
     <t>Victoria  Duller</t>
   </si>
   <si>
     <t>00:54:28</t>
   </si>
   <si>
     <t>Tina Baumgartner</t>
   </si>
   <si>
     <t>Corinna Betzenbichler</t>
   </si>
   <si>
     <t>Beate Schlausch</t>
   </si>
   <si>
     <t>Selina Schock</t>
   </si>
@@ -29183,53 +29183,51 @@
       </c>
       <c r="I704" s="3" t="s">
         <v>1867</v>
       </c>
       <c r="J704" s="3" t="s">
         <v>1868</v>
       </c>
     </row>
     <row r="705" spans="1:11">
       <c r="A705" s="2">
         <v>78</v>
       </c>
       <c r="B705" s="2">
         <v>15</v>
       </c>
       <c r="C705" s="2">
         <v>5238</v>
       </c>
       <c r="D705" s="2" t="s">
         <v>1869</v>
       </c>
       <c r="E705" s="2" t="s">
         <v>210</v>
       </c>
       <c r="F705" s="2"/>
-      <c r="G705" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="G705" s="2"/>
       <c r="H705" s="2" t="s">
         <v>1705</v>
       </c>
       <c r="I705" s="2" t="s">
         <v>1870</v>
       </c>
       <c r="J705" s="2" t="s">
         <v>1868</v>
       </c>
     </row>
     <row r="706" spans="1:11">
       <c r="A706" s="3">
         <v>79</v>
       </c>
       <c r="B706" s="3">
         <v>18</v>
       </c>
       <c r="C706" s="3">
         <v>4042</v>
       </c>
       <c r="D706" s="3" t="s">
         <v>1871</v>
       </c>
       <c r="E706" s="3"/>
       <c r="F706" s="3"/>