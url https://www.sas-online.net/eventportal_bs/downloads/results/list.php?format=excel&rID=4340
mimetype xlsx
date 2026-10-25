--- v0 (2026-06-11)
+++ v1 (2026-10-25)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Ergebnisliste" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2794">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2793">
   <si>
     <t>Platz</t>
   </si>
   <si>
     <t>PlatzAK</t>
   </si>
   <si>
     <t>StartNr</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Team / Verein / Firma</t>
   </si>
   <si>
     <t>Nat.</t>
   </si>
   <si>
     <t>JG</t>
   </si>
   <si>
     <t>AK</t>
   </si>
   <si>
@@ -2713,51 +2713,51 @@
   <si>
     <t>TSV Neufahrn (Niederbayern)</t>
   </si>
   <si>
     <t>01:48:52</t>
   </si>
   <si>
     <t>01:48:29</t>
   </si>
   <si>
     <t>Alexander Glasner</t>
   </si>
   <si>
     <t>01:52:07</t>
   </si>
   <si>
     <t>Felix Huber</t>
   </si>
   <si>
     <t>01:52:05</t>
   </si>
   <si>
     <t>01:48:30</t>
   </si>
   <si>
-    <t>Lars Miram</t>
+    <t>- -</t>
   </si>
   <si>
     <t>01:48:33</t>
   </si>
   <si>
     <t>Nando Suhre</t>
   </si>
   <si>
     <t>01:49:01</t>
   </si>
   <si>
     <t>Timo Markus</t>
   </si>
   <si>
     <t>01:48:54</t>
   </si>
   <si>
     <t>Michael Festner</t>
   </si>
   <si>
     <t>01:52:30</t>
   </si>
   <si>
     <t>01:48:37</t>
   </si>
@@ -4493,53 +4493,50 @@
     <t>02:05:48</t>
   </si>
   <si>
     <t>02:01:49</t>
   </si>
   <si>
     <t>Dejan Cvijetinovic</t>
   </si>
   <si>
     <t>02:05:32</t>
   </si>
   <si>
     <t>Bastian Denk</t>
   </si>
   <si>
     <t>02:09:43</t>
   </si>
   <si>
     <t>02:01:57</t>
   </si>
   <si>
     <t>Daniel Hofmann</t>
   </si>
   <si>
     <t>02:06:01</t>
-  </si>
-[...1 lines deleted...]
-    <t>- -</t>
   </si>
   <si>
     <t>02:02:25</t>
   </si>
   <si>
     <t>02:02:14</t>
   </si>
   <si>
     <t>Felix Hausruckinger</t>
   </si>
   <si>
     <t>02:06:32</t>
   </si>
   <si>
     <t>Fabian Bieberger</t>
   </si>
   <si>
     <t>02:09:59</t>
   </si>
   <si>
     <t>Daniel Brenner</t>
   </si>
   <si>
     <t>Die Alpenlokomotive</t>
   </si>
@@ -8844,65 +8841,65 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K998"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="58.843" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="10.569" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="5" t="s">
-        <v>2791</v>
+        <v>2790</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="4" t="s">
-        <v>2792</v>
+        <v>2791</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" s="2"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3"/>
     </row>
     <row r="4" spans="1:11">
@@ -17282,53 +17279,51 @@
       <c r="H290" s="3" t="s">
         <v>28</v>
       </c>
       <c r="I290" s="3" t="s">
         <v>897</v>
       </c>
       <c r="J290" s="3" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="291" spans="1:11">
       <c r="A291" s="2">
         <v>285</v>
       </c>
       <c r="B291" s="2">
         <v>57</v>
       </c>
       <c r="C291" s="2">
         <v>7076</v>
       </c>
       <c r="D291" s="2" t="s">
         <v>899</v>
       </c>
       <c r="E291" s="2"/>
       <c r="F291" s="2"/>
-      <c r="G291" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="G291" s="2"/>
       <c r="H291" s="2" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="2" t="s">
         <v>771</v>
       </c>
       <c r="J291" s="2" t="s">
         <v>900</v>
       </c>
     </row>
     <row r="292" spans="1:11">
       <c r="A292" s="3">
         <v>286</v>
       </c>
       <c r="B292" s="3">
         <v>58</v>
       </c>
       <c r="C292" s="3">
         <v>7140</v>
       </c>
       <c r="D292" s="3" t="s">
         <v>901</v>
       </c>
       <c r="E292" s="3"/>
       <c r="F292" s="3"/>
@@ -23458,14386 +23453,14386 @@
       <c r="F502" s="3"/>
       <c r="G502" s="3">
         <v>1991</v>
       </c>
       <c r="H502" s="3" t="s">
         <v>46</v>
       </c>
       <c r="I502" s="3" t="s">
         <v>1492</v>
       </c>
       <c r="J502" s="3" t="s">
         <v>1166</v>
       </c>
     </row>
     <row r="503" spans="1:11">
       <c r="A503" s="2">
         <v>497</v>
       </c>
       <c r="B503" s="2">
         <v>91</v>
       </c>
       <c r="C503" s="2">
         <v>6567</v>
       </c>
       <c r="D503" s="2" t="s">
-        <v>1493</v>
+        <v>899</v>
       </c>
       <c r="E503" s="2"/>
       <c r="F503" s="2"/>
       <c r="G503" s="2"/>
       <c r="H503" s="2" t="s">
         <v>12</v>
       </c>
       <c r="I503" s="2" t="s">
+        <v>1493</v>
+      </c>
+      <c r="J503" s="2" t="s">
         <v>1494</v>
-      </c>
-[...1 lines deleted...]
-        <v>1495</v>
       </c>
     </row>
     <row r="504" spans="1:11">
       <c r="A504" s="3">
         <v>498</v>
       </c>
       <c r="B504" s="3">
         <v>115</v>
       </c>
       <c r="C504" s="3">
         <v>7106</v>
       </c>
       <c r="D504" s="3" t="s">
-        <v>1496</v>
+        <v>1495</v>
       </c>
       <c r="E504" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F504" s="3"/>
       <c r="G504" s="3">
         <v>1998</v>
       </c>
       <c r="H504" s="3" t="s">
         <v>28</v>
       </c>
       <c r="I504" s="3" t="s">
-        <v>1497</v>
+        <v>1496</v>
       </c>
       <c r="J504" s="3" t="s">
-        <v>1495</v>
+        <v>1494</v>
       </c>
     </row>
     <row r="505" spans="1:11">
       <c r="A505" s="2">
         <v>499</v>
       </c>
       <c r="B505" s="2">
         <v>90</v>
       </c>
       <c r="C505" s="2">
         <v>7177</v>
       </c>
       <c r="D505" s="2" t="s">
-        <v>1498</v>
+        <v>1497</v>
       </c>
       <c r="E505" s="2" t="s">
         <v>253</v>
       </c>
       <c r="F505" s="2"/>
       <c r="G505" s="2">
         <v>1991</v>
       </c>
       <c r="H505" s="2" t="s">
         <v>46</v>
       </c>
       <c r="I505" s="2" t="s">
-        <v>1499</v>
+        <v>1498</v>
       </c>
       <c r="J505" s="2" t="s">
         <v>1353</v>
       </c>
     </row>
     <row r="506" spans="1:11">
       <c r="A506" s="3">
         <v>500</v>
       </c>
       <c r="B506" s="3">
         <v>91</v>
       </c>
       <c r="C506" s="3">
         <v>6093</v>
       </c>
       <c r="D506" s="3" t="s">
+        <v>1499</v>
+      </c>
+      <c r="E506" s="3" t="s">
         <v>1500</v>
-      </c>
-[...1 lines deleted...]
-        <v>1501</v>
       </c>
       <c r="F506" s="3"/>
       <c r="G506" s="3">
         <v>1990</v>
       </c>
       <c r="H506" s="3" t="s">
         <v>46</v>
       </c>
       <c r="I506" s="3" t="s">
+        <v>1501</v>
+      </c>
+      <c r="J506" s="3" t="s">
         <v>1502</v>
-      </c>
-[...1 lines deleted...]
-        <v>1503</v>
       </c>
     </row>
     <row r="507" spans="1:11">
       <c r="A507" s="2">
         <v>501</v>
       </c>
       <c r="B507" s="2">
         <v>7</v>
       </c>
       <c r="C507" s="2">
         <v>6848</v>
       </c>
       <c r="D507" s="2" t="s">
-        <v>1504</v>
+        <v>1503</v>
       </c>
       <c r="E507" s="2"/>
       <c r="F507" s="2"/>
       <c r="G507" s="2">
         <v>2010</v>
       </c>
       <c r="H507" s="2" t="s">
         <v>129</v>
       </c>
       <c r="I507" s="2" t="s">
-        <v>1505</v>
+        <v>1504</v>
       </c>
       <c r="J507" s="2" t="s">
         <v>1369</v>
       </c>
     </row>
     <row r="508" spans="1:11">
       <c r="A508" s="3">
         <v>502</v>
       </c>
       <c r="B508" s="3">
         <v>43</v>
       </c>
       <c r="C508" s="3">
         <v>6989</v>
       </c>
       <c r="D508" s="3" t="s">
-        <v>1506</v>
+        <v>1505</v>
       </c>
       <c r="E508" s="3" t="s">
         <v>1199</v>
       </c>
       <c r="F508" s="3"/>
       <c r="G508" s="3">
         <v>1981</v>
       </c>
       <c r="H508" s="3" t="s">
         <v>25</v>
       </c>
       <c r="I508" s="3" t="s">
+        <v>1506</v>
+      </c>
+      <c r="J508" s="3" t="s">
         <v>1507</v>
-      </c>
-[...1 lines deleted...]
-        <v>1508</v>
       </c>
     </row>
     <row r="509" spans="1:11">
       <c r="A509" s="2">
         <v>503</v>
       </c>
       <c r="B509" s="2">
         <v>116</v>
       </c>
       <c r="C509" s="2">
         <v>6957</v>
       </c>
       <c r="D509" s="2" t="s">
-        <v>1509</v>
+        <v>1508</v>
       </c>
       <c r="E509" s="2"/>
       <c r="F509" s="2"/>
       <c r="G509" s="2">
         <v>2006</v>
       </c>
       <c r="H509" s="2" t="s">
         <v>28</v>
       </c>
       <c r="I509" s="2" t="s">
+        <v>1509</v>
+      </c>
+      <c r="J509" s="2" t="s">
         <v>1510</v>
-      </c>
-[...1 lines deleted...]
-        <v>1511</v>
       </c>
     </row>
     <row r="510" spans="1:11">
       <c r="A510" s="3">
         <v>504</v>
       </c>
       <c r="B510" s="3">
         <v>65</v>
       </c>
       <c r="C510" s="3">
         <v>6557</v>
       </c>
       <c r="D510" s="3" t="s">
-        <v>1512</v>
+        <v>1511</v>
       </c>
       <c r="E510" s="3"/>
       <c r="F510" s="3"/>
       <c r="G510" s="3">
         <v>1984</v>
       </c>
       <c r="H510" s="3" t="s">
         <v>20</v>
       </c>
       <c r="I510" s="3" t="s">
-        <v>1513</v>
+        <v>1512</v>
       </c>
       <c r="J510" s="3" t="s">
-        <v>1511</v>
+        <v>1510</v>
       </c>
     </row>
     <row r="511" spans="1:11">
       <c r="A511" s="2">
         <v>505</v>
       </c>
       <c r="B511" s="2">
         <v>92</v>
       </c>
       <c r="C511" s="2">
         <v>6235</v>
       </c>
       <c r="D511" s="2" t="s">
-        <v>1514</v>
+        <v>1513</v>
       </c>
       <c r="E511" s="2" t="s">
         <v>834</v>
       </c>
       <c r="F511" s="2"/>
       <c r="G511" s="2">
         <v>1989</v>
       </c>
       <c r="H511" s="2" t="s">
         <v>46</v>
       </c>
       <c r="I511" s="2" t="s">
+        <v>1514</v>
+      </c>
+      <c r="J511" s="2" t="s">
         <v>1515</v>
-      </c>
-[...1 lines deleted...]
-        <v>1516</v>
       </c>
     </row>
     <row r="512" spans="1:11">
       <c r="A512" s="3">
         <v>506</v>
       </c>
       <c r="B512" s="3">
         <v>117</v>
       </c>
       <c r="C512" s="3">
         <v>6837</v>
       </c>
       <c r="D512" s="3" t="s">
-        <v>1517</v>
+        <v>1516</v>
       </c>
       <c r="E512" s="3" t="s">
         <v>573</v>
       </c>
       <c r="F512" s="3"/>
       <c r="G512" s="3">
         <v>2004</v>
       </c>
       <c r="H512" s="3" t="s">
         <v>28</v>
       </c>
       <c r="I512" s="3" t="s">
-        <v>1518</v>
+        <v>1517</v>
       </c>
       <c r="J512" s="3" t="s">
         <v>1185</v>
       </c>
     </row>
     <row r="513" spans="1:11">
       <c r="A513" s="2">
         <v>507</v>
       </c>
       <c r="B513" s="2">
         <v>66</v>
       </c>
       <c r="C513" s="2">
         <v>6602</v>
       </c>
       <c r="D513" s="2" t="s">
+        <v>1518</v>
+      </c>
+      <c r="E513" s="2" t="s">
         <v>1519</v>
-      </c>
-[...1 lines deleted...]
-        <v>1520</v>
       </c>
       <c r="F513" s="2"/>
       <c r="G513" s="2">
         <v>1985</v>
       </c>
       <c r="H513" s="2" t="s">
         <v>20</v>
       </c>
       <c r="I513" s="2" t="s">
+        <v>1520</v>
+      </c>
+      <c r="J513" s="2" t="s">
         <v>1521</v>
-      </c>
-[...1 lines deleted...]
-        <v>1522</v>
       </c>
     </row>
     <row r="514" spans="1:11">
       <c r="A514" s="3">
         <v>508</v>
       </c>
       <c r="B514" s="3">
         <v>93</v>
       </c>
       <c r="C514" s="3">
         <v>7033</v>
       </c>
       <c r="D514" s="3" t="s">
+        <v>1522</v>
+      </c>
+      <c r="E514" s="3" t="s">
         <v>1523</v>
-      </c>
-[...1 lines deleted...]
-        <v>1524</v>
       </c>
       <c r="F514" s="3"/>
       <c r="G514" s="3">
         <v>1987</v>
       </c>
       <c r="H514" s="3" t="s">
         <v>46</v>
       </c>
       <c r="I514" s="3" t="s">
+        <v>1524</v>
+      </c>
+      <c r="J514" s="3" t="s">
         <v>1525</v>
-      </c>
-[...1 lines deleted...]
-        <v>1526</v>
       </c>
     </row>
     <row r="515" spans="1:11">
       <c r="A515" s="2">
         <v>509</v>
       </c>
       <c r="B515" s="2">
         <v>67</v>
       </c>
       <c r="C515" s="2">
         <v>6080</v>
       </c>
       <c r="D515" s="2" t="s">
+        <v>1526</v>
+      </c>
+      <c r="E515" s="2" t="s">
         <v>1527</v>
-      </c>
-[...1 lines deleted...]
-        <v>1528</v>
       </c>
       <c r="F515" s="2"/>
       <c r="G515" s="2">
         <v>1983</v>
       </c>
       <c r="H515" s="2" t="s">
         <v>20</v>
       </c>
       <c r="I515" s="2" t="s">
-        <v>1529</v>
+        <v>1528</v>
       </c>
       <c r="J515" s="2" t="s">
         <v>1257</v>
       </c>
     </row>
     <row r="516" spans="1:11">
       <c r="A516" s="3">
         <v>510</v>
       </c>
       <c r="B516" s="3">
         <v>68</v>
       </c>
       <c r="C516" s="3">
         <v>6081</v>
       </c>
       <c r="D516" s="3" t="s">
-        <v>1530</v>
+        <v>1529</v>
       </c>
       <c r="E516" s="3" t="s">
-        <v>1528</v>
+        <v>1527</v>
       </c>
       <c r="F516" s="3"/>
       <c r="G516" s="3">
         <v>1984</v>
       </c>
       <c r="H516" s="3" t="s">
         <v>20</v>
       </c>
       <c r="I516" s="3" t="s">
-        <v>1531</v>
+        <v>1530</v>
       </c>
       <c r="J516" s="3" t="s">
         <v>1231</v>
       </c>
     </row>
     <row r="517" spans="1:11">
       <c r="A517" s="2">
         <v>511</v>
       </c>
       <c r="B517" s="2">
         <v>69</v>
       </c>
       <c r="C517" s="2">
         <v>6922</v>
       </c>
       <c r="D517" s="2" t="s">
-        <v>1532</v>
+        <v>1531</v>
       </c>
       <c r="E517" s="2"/>
       <c r="F517" s="2"/>
       <c r="G517" s="2">
         <v>1985</v>
       </c>
       <c r="H517" s="2" t="s">
         <v>20</v>
       </c>
       <c r="I517" s="2" t="s">
+        <v>1532</v>
+      </c>
+      <c r="J517" s="2" t="s">
         <v>1533</v>
-      </c>
-[...1 lines deleted...]
-        <v>1534</v>
       </c>
     </row>
     <row r="518" spans="1:11">
       <c r="A518" s="3">
         <v>512</v>
       </c>
       <c r="B518" s="3">
         <v>94</v>
       </c>
       <c r="C518" s="3">
         <v>7063</v>
       </c>
       <c r="D518" s="3" t="s">
-        <v>1535</v>
+        <v>1534</v>
       </c>
       <c r="E518" s="3" t="s">
         <v>384</v>
       </c>
       <c r="F518" s="3"/>
       <c r="G518" s="3">
         <v>1987</v>
       </c>
       <c r="H518" s="3" t="s">
         <v>46</v>
       </c>
       <c r="I518" s="3" t="s">
+        <v>1535</v>
+      </c>
+      <c r="J518" s="3" t="s">
         <v>1536</v>
-      </c>
-[...1 lines deleted...]
-        <v>1537</v>
       </c>
     </row>
     <row r="519" spans="1:11">
       <c r="A519" s="2">
         <v>513</v>
       </c>
       <c r="B519" s="2">
         <v>92</v>
       </c>
       <c r="C519" s="2">
         <v>6982</v>
       </c>
       <c r="D519" s="2" t="s">
-        <v>1538</v>
+        <v>1537</v>
       </c>
       <c r="E519" s="2" t="s">
         <v>524</v>
       </c>
       <c r="F519" s="2"/>
       <c r="G519" s="2">
         <v>1992</v>
       </c>
       <c r="H519" s="2" t="s">
         <v>12</v>
       </c>
       <c r="I519" s="2" t="s">
+        <v>1538</v>
+      </c>
+      <c r="J519" s="2" t="s">
         <v>1539</v>
-      </c>
-[...1 lines deleted...]
-        <v>1540</v>
       </c>
     </row>
     <row r="520" spans="1:11">
       <c r="A520" s="3">
         <v>514</v>
       </c>
       <c r="B520" s="3">
         <v>44</v>
       </c>
       <c r="C520" s="3">
         <v>7047</v>
       </c>
       <c r="D520" s="3" t="s">
-        <v>1541</v>
+        <v>1540</v>
       </c>
       <c r="E520" s="3" t="s">
         <v>53</v>
       </c>
       <c r="F520" s="3"/>
       <c r="G520" s="3">
         <v>1978</v>
       </c>
       <c r="H520" s="3" t="s">
         <v>25</v>
       </c>
       <c r="I520" s="3" t="s">
-        <v>1542</v>
+        <v>1541</v>
       </c>
       <c r="J520" s="3" t="s">
         <v>1285</v>
       </c>
     </row>
     <row r="521" spans="1:11">
       <c r="A521" s="2">
         <v>515</v>
       </c>
       <c r="B521" s="2">
         <v>70</v>
       </c>
       <c r="C521" s="2">
         <v>6056</v>
       </c>
       <c r="D521" s="2" t="s">
-        <v>1543</v>
+        <v>1542</v>
       </c>
       <c r="E521" s="2"/>
       <c r="F521" s="2"/>
       <c r="G521" s="2">
         <v>1986</v>
       </c>
       <c r="H521" s="2" t="s">
         <v>20</v>
       </c>
       <c r="I521" s="2" t="s">
+        <v>1543</v>
+      </c>
+      <c r="J521" s="2" t="s">
         <v>1544</v>
-      </c>
-[...1 lines deleted...]
-        <v>1545</v>
       </c>
     </row>
     <row r="522" spans="1:11">
       <c r="A522" s="3">
         <v>516</v>
       </c>
       <c r="B522" s="3">
         <v>24</v>
       </c>
       <c r="C522" s="3">
         <v>6065</v>
       </c>
       <c r="D522" s="3" t="s">
-        <v>1546</v>
+        <v>1545</v>
       </c>
       <c r="E522" s="3" t="s">
         <v>247</v>
       </c>
       <c r="F522" s="3"/>
       <c r="G522" s="3">
         <v>1967</v>
       </c>
       <c r="H522" s="3" t="s">
         <v>194</v>
       </c>
       <c r="I522" s="3" t="s">
+        <v>1546</v>
+      </c>
+      <c r="J522" s="3" t="s">
         <v>1547</v>
-      </c>
-[...1 lines deleted...]
-        <v>1548</v>
       </c>
     </row>
     <row r="523" spans="1:11">
       <c r="A523" s="2">
         <v>517</v>
       </c>
       <c r="B523" s="2">
         <v>118</v>
       </c>
       <c r="C523" s="2">
         <v>6911</v>
       </c>
       <c r="D523" s="2" t="s">
-        <v>1549</v>
+        <v>1548</v>
       </c>
       <c r="E523" s="2"/>
       <c r="F523" s="2"/>
       <c r="G523" s="2">
         <v>1997</v>
       </c>
       <c r="H523" s="2" t="s">
         <v>28</v>
       </c>
       <c r="I523" s="2" t="s">
+        <v>1549</v>
+      </c>
+      <c r="J523" s="2" t="s">
         <v>1550</v>
-      </c>
-[...1 lines deleted...]
-        <v>1551</v>
       </c>
     </row>
     <row r="524" spans="1:11">
       <c r="A524" s="3">
         <v>518</v>
       </c>
       <c r="B524" s="3">
         <v>95</v>
       </c>
       <c r="C524" s="3">
         <v>6036</v>
       </c>
       <c r="D524" s="3" t="s">
-        <v>1552</v>
+        <v>1551</v>
       </c>
       <c r="E524" s="3" t="s">
         <v>1391</v>
       </c>
       <c r="F524" s="3"/>
       <c r="G524" s="3">
         <v>1991</v>
       </c>
       <c r="H524" s="3" t="s">
         <v>46</v>
       </c>
       <c r="I524" s="3" t="s">
+        <v>1552</v>
+      </c>
+      <c r="J524" s="3" t="s">
         <v>1553</v>
-      </c>
-[...1 lines deleted...]
-        <v>1554</v>
       </c>
     </row>
     <row r="525" spans="1:11">
       <c r="A525" s="2">
         <v>519</v>
       </c>
       <c r="B525" s="2">
         <v>71</v>
       </c>
       <c r="C525" s="2">
         <v>7102</v>
       </c>
       <c r="D525" s="2" t="s">
-        <v>1555</v>
+        <v>1554</v>
       </c>
       <c r="E525" s="2" t="s">
         <v>397</v>
       </c>
       <c r="F525" s="2"/>
       <c r="G525" s="2">
         <v>1982</v>
       </c>
       <c r="H525" s="2" t="s">
         <v>20</v>
       </c>
       <c r="I525" s="2" t="s">
-        <v>1556</v>
+        <v>1555</v>
       </c>
       <c r="J525" s="2" t="s">
         <v>1330</v>
       </c>
     </row>
     <row r="526" spans="1:11">
       <c r="A526" s="3">
         <v>520</v>
       </c>
       <c r="B526" s="3">
         <v>119</v>
       </c>
       <c r="C526" s="3">
         <v>6913</v>
       </c>
       <c r="D526" s="3" t="s">
-        <v>1557</v>
+        <v>1556</v>
       </c>
       <c r="E526" s="3"/>
       <c r="F526" s="3"/>
       <c r="G526" s="3">
         <v>2004</v>
       </c>
       <c r="H526" s="3" t="s">
         <v>28</v>
       </c>
       <c r="I526" s="3" t="s">
-        <v>1558</v>
+        <v>1557</v>
       </c>
       <c r="J526" s="3" t="s">
         <v>1487</v>
       </c>
     </row>
     <row r="527" spans="1:11">
       <c r="A527" s="2">
         <v>521</v>
       </c>
       <c r="B527" s="2">
         <v>120</v>
       </c>
       <c r="C527" s="2">
         <v>6113</v>
       </c>
       <c r="D527" s="2" t="s">
-        <v>1559</v>
+        <v>1558</v>
       </c>
       <c r="E527" s="2"/>
       <c r="F527" s="2"/>
       <c r="G527" s="2">
         <v>1999</v>
       </c>
       <c r="H527" s="2" t="s">
         <v>28</v>
       </c>
       <c r="I527" s="2" t="s">
+        <v>1559</v>
+      </c>
+      <c r="J527" s="2" t="s">
         <v>1560</v>
-      </c>
-[...1 lines deleted...]
-        <v>1561</v>
       </c>
     </row>
     <row r="528" spans="1:11">
       <c r="A528" s="3">
         <v>522</v>
       </c>
       <c r="B528" s="3">
         <v>96</v>
       </c>
       <c r="C528" s="3">
         <v>7009</v>
       </c>
       <c r="D528" s="3" t="s">
-        <v>1562</v>
+        <v>1561</v>
       </c>
       <c r="E528" s="3" t="s">
         <v>384</v>
       </c>
       <c r="F528" s="3"/>
       <c r="G528" s="3">
         <v>1987</v>
       </c>
       <c r="H528" s="3" t="s">
         <v>46</v>
       </c>
       <c r="I528" s="3" t="s">
-        <v>1563</v>
+        <v>1562</v>
       </c>
       <c r="J528" s="3" t="s">
         <v>1358</v>
       </c>
     </row>
     <row r="529" spans="1:11">
       <c r="A529" s="2">
         <v>523</v>
       </c>
       <c r="B529" s="2">
         <v>121</v>
       </c>
       <c r="C529" s="2">
         <v>6480</v>
       </c>
       <c r="D529" s="2" t="s">
-        <v>1564</v>
+        <v>1563</v>
       </c>
       <c r="E529" s="2"/>
       <c r="F529" s="2"/>
       <c r="G529" s="2">
         <v>1999</v>
       </c>
       <c r="H529" s="2" t="s">
         <v>28</v>
       </c>
       <c r="I529" s="2" t="s">
+        <v>1564</v>
+      </c>
+      <c r="J529" s="2" t="s">
         <v>1565</v>
-      </c>
-[...1 lines deleted...]
-        <v>1566</v>
       </c>
     </row>
     <row r="530" spans="1:11">
       <c r="A530" s="3">
         <v>524</v>
       </c>
       <c r="B530" s="3">
         <v>38</v>
       </c>
       <c r="C530" s="3">
         <v>6718</v>
       </c>
       <c r="D530" s="3" t="s">
-        <v>1567</v>
+        <v>1566</v>
       </c>
       <c r="E530" s="3"/>
       <c r="F530" s="3"/>
       <c r="G530" s="3">
         <v>1975</v>
       </c>
       <c r="H530" s="3" t="s">
         <v>106</v>
       </c>
       <c r="I530" s="3" t="s">
+        <v>1567</v>
+      </c>
+      <c r="J530" s="3" t="s">
         <v>1568</v>
-      </c>
-[...1 lines deleted...]
-        <v>1569</v>
       </c>
     </row>
     <row r="531" spans="1:11">
       <c r="A531" s="2">
         <v>525</v>
       </c>
       <c r="B531" s="2">
         <v>122</v>
       </c>
       <c r="C531" s="2">
         <v>6324</v>
       </c>
       <c r="D531" s="2" t="s">
-        <v>1570</v>
+        <v>1569</v>
       </c>
       <c r="E531" s="2"/>
       <c r="F531" s="2"/>
       <c r="G531" s="2">
         <v>2000</v>
       </c>
       <c r="H531" s="2" t="s">
         <v>28</v>
       </c>
       <c r="I531" s="2" t="s">
+        <v>1570</v>
+      </c>
+      <c r="J531" s="2" t="s">
         <v>1571</v>
-      </c>
-[...1 lines deleted...]
-        <v>1572</v>
       </c>
     </row>
     <row r="532" spans="1:11">
       <c r="A532" s="3">
         <v>526</v>
       </c>
       <c r="B532" s="3">
         <v>17</v>
       </c>
       <c r="C532" s="3">
         <v>6325</v>
       </c>
       <c r="D532" s="3" t="s">
-        <v>1573</v>
+        <v>1572</v>
       </c>
       <c r="E532" s="3"/>
       <c r="F532" s="3"/>
       <c r="G532" s="3">
         <v>1965</v>
       </c>
       <c r="H532" s="3" t="s">
         <v>294</v>
       </c>
       <c r="I532" s="3" t="s">
+        <v>1573</v>
+      </c>
+      <c r="J532" s="3" t="s">
         <v>1574</v>
-      </c>
-[...1 lines deleted...]
-        <v>1575</v>
       </c>
     </row>
     <row r="533" spans="1:11">
       <c r="A533" s="2">
         <v>527</v>
       </c>
       <c r="B533" s="2">
         <v>39</v>
       </c>
       <c r="C533" s="2">
         <v>6668</v>
       </c>
       <c r="D533" s="2" t="s">
-        <v>1576</v>
+        <v>1575</v>
       </c>
       <c r="E533" s="2" t="s">
         <v>205</v>
       </c>
       <c r="F533" s="2"/>
       <c r="G533" s="2">
         <v>1976</v>
       </c>
       <c r="H533" s="2" t="s">
         <v>106</v>
       </c>
       <c r="I533" s="2" t="s">
+        <v>1576</v>
+      </c>
+      <c r="J533" s="2" t="s">
         <v>1577</v>
-      </c>
-[...1 lines deleted...]
-        <v>1578</v>
       </c>
     </row>
     <row r="534" spans="1:11">
       <c r="A534" s="3">
         <v>528</v>
       </c>
       <c r="B534" s="3">
         <v>97</v>
       </c>
       <c r="C534" s="3">
         <v>6981</v>
       </c>
       <c r="D534" s="3" t="s">
-        <v>1579</v>
+        <v>1578</v>
       </c>
       <c r="E534" s="3" t="s">
         <v>1222</v>
       </c>
       <c r="F534" s="3"/>
       <c r="G534" s="3">
         <v>1989</v>
       </c>
       <c r="H534" s="3" t="s">
         <v>46</v>
       </c>
       <c r="I534" s="3" t="s">
+        <v>1579</v>
+      </c>
+      <c r="J534" s="3" t="s">
         <v>1580</v>
-      </c>
-[...1 lines deleted...]
-        <v>1581</v>
       </c>
     </row>
     <row r="535" spans="1:11">
       <c r="A535" s="2">
         <v>529</v>
       </c>
       <c r="B535" s="2">
         <v>25</v>
       </c>
       <c r="C535" s="2">
         <v>6545</v>
       </c>
       <c r="D535" s="2" t="s">
+        <v>1581</v>
+      </c>
+      <c r="E535" s="2" t="s">
         <v>1582</v>
-      </c>
-[...1 lines deleted...]
-        <v>1583</v>
       </c>
       <c r="F535" s="2"/>
       <c r="G535" s="2">
         <v>1971</v>
       </c>
       <c r="H535" s="2" t="s">
         <v>194</v>
       </c>
       <c r="I535" s="2" t="s">
+        <v>1583</v>
+      </c>
+      <c r="J535" s="2" t="s">
         <v>1584</v>
-      </c>
-[...1 lines deleted...]
-        <v>1585</v>
       </c>
     </row>
     <row r="536" spans="1:11">
       <c r="A536" s="3">
         <v>530</v>
       </c>
       <c r="B536" s="3">
         <v>123</v>
       </c>
       <c r="C536" s="3">
         <v>6639</v>
       </c>
       <c r="D536" s="3" t="s">
-        <v>1586</v>
+        <v>1585</v>
       </c>
       <c r="E536" s="3"/>
       <c r="F536" s="3"/>
       <c r="G536" s="3">
         <v>1997</v>
       </c>
       <c r="H536" s="3" t="s">
         <v>28</v>
       </c>
       <c r="I536" s="3" t="s">
-        <v>1510</v>
+        <v>1509</v>
       </c>
       <c r="J536" s="3" t="s">
         <v>1384</v>
       </c>
     </row>
     <row r="537" spans="1:11">
       <c r="A537" s="2">
         <v>531</v>
       </c>
       <c r="B537" s="2">
         <v>124</v>
       </c>
       <c r="C537" s="2">
         <v>6637</v>
       </c>
       <c r="D537" s="2" t="s">
-        <v>1587</v>
+        <v>1586</v>
       </c>
       <c r="E537" s="2" t="s">
         <v>205</v>
       </c>
       <c r="F537" s="2"/>
       <c r="G537" s="2">
         <v>1998</v>
       </c>
       <c r="H537" s="2" t="s">
         <v>28</v>
       </c>
       <c r="I537" s="2" t="s">
-        <v>1588</v>
+        <v>1587</v>
       </c>
       <c r="J537" s="2" t="s">
         <v>1384</v>
       </c>
     </row>
     <row r="538" spans="1:11">
       <c r="A538" s="3">
         <v>532</v>
       </c>
       <c r="B538" s="3">
         <v>98</v>
       </c>
       <c r="C538" s="3">
         <v>6881</v>
       </c>
       <c r="D538" s="3" t="s">
-        <v>1589</v>
+        <v>1588</v>
       </c>
       <c r="E538" s="3" t="s">
         <v>1391</v>
       </c>
       <c r="F538" s="3"/>
       <c r="G538" s="3">
         <v>1987</v>
       </c>
       <c r="H538" s="3" t="s">
         <v>46</v>
       </c>
       <c r="I538" s="3" t="s">
+        <v>1589</v>
+      </c>
+      <c r="J538" s="3" t="s">
         <v>1590</v>
-      </c>
-[...1 lines deleted...]
-        <v>1591</v>
       </c>
     </row>
     <row r="539" spans="1:11">
       <c r="A539" s="2">
         <v>533</v>
       </c>
       <c r="B539" s="2">
         <v>99</v>
       </c>
       <c r="C539" s="2">
         <v>6978</v>
       </c>
       <c r="D539" s="2" t="s">
+        <v>1591</v>
+      </c>
+      <c r="E539" s="2" t="s">
         <v>1592</v>
-      </c>
-[...1 lines deleted...]
-        <v>1593</v>
       </c>
       <c r="F539" s="2"/>
       <c r="G539" s="2">
         <v>1989</v>
       </c>
       <c r="H539" s="2" t="s">
         <v>46</v>
       </c>
       <c r="I539" s="2" t="s">
+        <v>1593</v>
+      </c>
+      <c r="J539" s="2" t="s">
         <v>1594</v>
-      </c>
-[...1 lines deleted...]
-        <v>1595</v>
       </c>
     </row>
     <row r="540" spans="1:11">
       <c r="A540" s="3">
         <v>534</v>
       </c>
       <c r="B540" s="3">
         <v>125</v>
       </c>
       <c r="C540" s="3">
         <v>6895</v>
       </c>
       <c r="D540" s="3" t="s">
+        <v>1595</v>
+      </c>
+      <c r="E540" s="3" t="s">
         <v>1596</v>
-      </c>
-[...1 lines deleted...]
-        <v>1597</v>
       </c>
       <c r="F540" s="3"/>
       <c r="G540" s="3">
         <v>1998</v>
       </c>
       <c r="H540" s="3" t="s">
         <v>28</v>
       </c>
       <c r="I540" s="3" t="s">
-        <v>1584</v>
+        <v>1583</v>
       </c>
       <c r="J540" s="3" t="s">
-        <v>1598</v>
+        <v>1597</v>
       </c>
     </row>
     <row r="541" spans="1:11">
       <c r="A541" s="2">
         <v>535</v>
       </c>
       <c r="B541" s="2">
         <v>6</v>
       </c>
       <c r="C541" s="2">
         <v>6901</v>
       </c>
       <c r="D541" s="2" t="s">
+        <v>1598</v>
+      </c>
+      <c r="E541" s="2" t="s">
         <v>1599</v>
-      </c>
-[...1 lines deleted...]
-        <v>1600</v>
       </c>
       <c r="F541" s="2"/>
       <c r="G541" s="2">
         <v>1958</v>
       </c>
       <c r="H541" s="2" t="s">
         <v>804</v>
       </c>
       <c r="I541" s="2" t="s">
+        <v>1600</v>
+      </c>
+      <c r="J541" s="2" t="s">
         <v>1601</v>
-      </c>
-[...1 lines deleted...]
-        <v>1602</v>
       </c>
     </row>
     <row r="542" spans="1:11">
       <c r="A542" s="3">
         <v>536</v>
       </c>
       <c r="B542" s="3">
         <v>126</v>
       </c>
       <c r="C542" s="3">
         <v>7023</v>
       </c>
       <c r="D542" s="3" t="s">
+        <v>1602</v>
+      </c>
+      <c r="E542" s="3" t="s">
         <v>1603</v>
-      </c>
-[...1 lines deleted...]
-        <v>1604</v>
       </c>
       <c r="F542" s="3"/>
       <c r="G542" s="3">
         <v>2001</v>
       </c>
       <c r="H542" s="3" t="s">
         <v>28</v>
       </c>
       <c r="I542" s="3" t="s">
+        <v>1604</v>
+      </c>
+      <c r="J542" s="3" t="s">
         <v>1605</v>
-      </c>
-[...1 lines deleted...]
-        <v>1606</v>
       </c>
     </row>
     <row r="543" spans="1:11">
       <c r="A543" s="2">
         <v>537</v>
       </c>
       <c r="B543" s="2">
         <v>127</v>
       </c>
       <c r="C543" s="2">
         <v>6656</v>
       </c>
       <c r="D543" s="2" t="s">
-        <v>1607</v>
+        <v>1606</v>
       </c>
       <c r="E543" s="2"/>
       <c r="F543" s="2"/>
       <c r="G543" s="2">
         <v>1997</v>
       </c>
       <c r="H543" s="2" t="s">
         <v>28</v>
       </c>
       <c r="I543" s="2" t="s">
+        <v>1607</v>
+      </c>
+      <c r="J543" s="2" t="s">
         <v>1608</v>
-      </c>
-[...1 lines deleted...]
-        <v>1609</v>
       </c>
     </row>
     <row r="544" spans="1:11">
       <c r="A544" s="3">
         <v>538</v>
       </c>
       <c r="B544" s="3">
         <v>128</v>
       </c>
       <c r="C544" s="3">
         <v>6657</v>
       </c>
       <c r="D544" s="3" t="s">
-        <v>1610</v>
+        <v>1609</v>
       </c>
       <c r="E544" s="3"/>
       <c r="F544" s="3"/>
       <c r="G544" s="3">
         <v>1997</v>
       </c>
       <c r="H544" s="3" t="s">
         <v>28</v>
       </c>
       <c r="I544" s="3" t="s">
+        <v>1610</v>
+      </c>
+      <c r="J544" s="3" t="s">
         <v>1611</v>
-      </c>
-[...1 lines deleted...]
-        <v>1612</v>
       </c>
     </row>
     <row r="545" spans="1:11">
       <c r="A545" s="2">
         <v>539</v>
       </c>
       <c r="B545" s="2">
         <v>129</v>
       </c>
       <c r="C545" s="2">
         <v>7162</v>
       </c>
       <c r="D545" s="2" t="s">
+        <v>1612</v>
+      </c>
+      <c r="E545" s="2" t="s">
         <v>1613</v>
-      </c>
-[...1 lines deleted...]
-        <v>1614</v>
       </c>
       <c r="F545" s="2"/>
       <c r="G545" s="2">
         <v>1999</v>
       </c>
       <c r="H545" s="2" t="s">
         <v>28</v>
       </c>
       <c r="I545" s="2" t="s">
+        <v>1614</v>
+      </c>
+      <c r="J545" s="2" t="s">
         <v>1615</v>
-      </c>
-[...1 lines deleted...]
-        <v>1616</v>
       </c>
     </row>
     <row r="546" spans="1:11">
       <c r="A546" s="3">
         <v>540</v>
       </c>
       <c r="B546" s="3">
         <v>100</v>
       </c>
       <c r="C546" s="3">
         <v>6300</v>
       </c>
       <c r="D546" s="3" t="s">
-        <v>1617</v>
+        <v>1616</v>
       </c>
       <c r="E546" s="3"/>
       <c r="F546" s="3"/>
       <c r="G546" s="3">
         <v>1987</v>
       </c>
       <c r="H546" s="3" t="s">
         <v>46</v>
       </c>
       <c r="I546" s="3" t="s">
+        <v>1617</v>
+      </c>
+      <c r="J546" s="3" t="s">
         <v>1618</v>
-      </c>
-[...1 lines deleted...]
-        <v>1619</v>
       </c>
     </row>
     <row r="547" spans="1:11">
       <c r="A547" s="2">
         <v>541</v>
       </c>
       <c r="B547" s="2">
         <v>130</v>
       </c>
       <c r="C547" s="2">
         <v>6920</v>
       </c>
       <c r="D547" s="2" t="s">
-        <v>1620</v>
+        <v>1619</v>
       </c>
       <c r="E547" s="2"/>
       <c r="F547" s="2"/>
       <c r="G547" s="2">
         <v>2000</v>
       </c>
       <c r="H547" s="2" t="s">
         <v>28</v>
       </c>
       <c r="I547" s="2" t="s">
+        <v>1620</v>
+      </c>
+      <c r="J547" s="2" t="s">
         <v>1621</v>
-      </c>
-[...1 lines deleted...]
-        <v>1622</v>
       </c>
     </row>
     <row r="548" spans="1:11">
       <c r="A548" s="3">
         <v>542</v>
       </c>
       <c r="B548" s="3">
         <v>93</v>
       </c>
       <c r="C548" s="3">
         <v>6719</v>
       </c>
       <c r="D548" s="3" t="s">
-        <v>1623</v>
+        <v>1622</v>
       </c>
       <c r="E548" s="3" t="s">
         <v>35</v>
       </c>
       <c r="F548" s="3"/>
       <c r="G548" s="3">
         <v>1994</v>
       </c>
       <c r="H548" s="3" t="s">
         <v>12</v>
       </c>
       <c r="I548" s="3" t="s">
+        <v>1623</v>
+      </c>
+      <c r="J548" s="3" t="s">
         <v>1624</v>
-      </c>
-[...1 lines deleted...]
-        <v>1625</v>
       </c>
     </row>
     <row r="549" spans="1:11">
       <c r="A549" s="2">
         <v>543</v>
       </c>
       <c r="B549" s="2">
         <v>131</v>
       </c>
       <c r="C549" s="2">
         <v>6224</v>
       </c>
       <c r="D549" s="2" t="s">
-        <v>1626</v>
+        <v>1625</v>
       </c>
       <c r="E549" s="2"/>
       <c r="F549" s="2"/>
       <c r="G549" s="2">
         <v>1998</v>
       </c>
       <c r="H549" s="2" t="s">
         <v>28</v>
       </c>
       <c r="I549" s="2" t="s">
+        <v>1626</v>
+      </c>
+      <c r="J549" s="2" t="s">
         <v>1627</v>
-      </c>
-[...1 lines deleted...]
-        <v>1628</v>
       </c>
     </row>
     <row r="550" spans="1:11">
       <c r="A550" s="3">
         <v>544</v>
       </c>
       <c r="B550" s="3">
         <v>132</v>
       </c>
       <c r="C550" s="3">
         <v>6119</v>
       </c>
       <c r="D550" s="3" t="s">
-        <v>1629</v>
+        <v>1628</v>
       </c>
       <c r="E550" s="3"/>
       <c r="F550" s="3"/>
       <c r="G550" s="3">
         <v>2000</v>
       </c>
       <c r="H550" s="3" t="s">
         <v>28</v>
       </c>
       <c r="I550" s="3" t="s">
-        <v>1630</v>
+        <v>1629</v>
       </c>
       <c r="J550" s="3" t="s">
         <v>1458</v>
       </c>
     </row>
     <row r="551" spans="1:11">
       <c r="A551" s="2">
         <v>545</v>
       </c>
       <c r="B551" s="2">
         <v>11</v>
       </c>
       <c r="C551" s="2">
         <v>6849</v>
       </c>
       <c r="D551" s="2" t="s">
-        <v>1631</v>
+        <v>1630</v>
       </c>
       <c r="E551" s="2"/>
       <c r="F551" s="2"/>
       <c r="G551" s="2">
         <v>2007</v>
       </c>
       <c r="H551" s="2" t="s">
         <v>110</v>
       </c>
       <c r="I551" s="2" t="s">
+        <v>1631</v>
+      </c>
+      <c r="J551" s="2" t="s">
         <v>1632</v>
-      </c>
-[...1 lines deleted...]
-        <v>1633</v>
       </c>
     </row>
     <row r="552" spans="1:11">
       <c r="A552" s="3">
         <v>546</v>
       </c>
       <c r="B552" s="3">
         <v>133</v>
       </c>
       <c r="C552" s="3">
         <v>7188</v>
       </c>
       <c r="D552" s="3" t="s">
-        <v>1634</v>
+        <v>1633</v>
       </c>
       <c r="E552" s="3"/>
       <c r="F552" s="3"/>
       <c r="G552" s="3">
         <v>2003</v>
       </c>
       <c r="H552" s="3" t="s">
         <v>28</v>
       </c>
       <c r="I552" s="3" t="s">
+        <v>1634</v>
+      </c>
+      <c r="J552" s="3" t="s">
         <v>1635</v>
-      </c>
-[...1 lines deleted...]
-        <v>1636</v>
       </c>
     </row>
     <row r="553" spans="1:11">
       <c r="A553" s="2">
         <v>547</v>
       </c>
       <c r="B553" s="2">
         <v>94</v>
       </c>
       <c r="C553" s="2">
         <v>6052</v>
       </c>
       <c r="D553" s="2" t="s">
-        <v>1637</v>
+        <v>1636</v>
       </c>
       <c r="E553" s="2"/>
       <c r="F553" s="2"/>
       <c r="G553" s="2">
         <v>1993</v>
       </c>
       <c r="H553" s="2" t="s">
         <v>12</v>
       </c>
       <c r="I553" s="2" t="s">
+        <v>1637</v>
+      </c>
+      <c r="J553" s="2" t="s">
         <v>1638</v>
-      </c>
-[...1 lines deleted...]
-        <v>1639</v>
       </c>
     </row>
     <row r="554" spans="1:11">
       <c r="A554" s="3">
         <v>548</v>
       </c>
       <c r="B554" s="3">
         <v>72</v>
       </c>
       <c r="C554" s="3">
         <v>6351</v>
       </c>
       <c r="D554" s="3" t="s">
-        <v>1640</v>
+        <v>1639</v>
       </c>
       <c r="E554" s="3" t="s">
         <v>1248</v>
       </c>
       <c r="F554" s="3"/>
       <c r="G554" s="3">
         <v>1984</v>
       </c>
       <c r="H554" s="3" t="s">
         <v>20</v>
       </c>
       <c r="I554" s="3" t="s">
+        <v>1640</v>
+      </c>
+      <c r="J554" s="3" t="s">
         <v>1641</v>
-      </c>
-[...1 lines deleted...]
-        <v>1642</v>
       </c>
     </row>
     <row r="555" spans="1:11">
       <c r="A555" s="2">
         <v>549</v>
       </c>
       <c r="B555" s="2">
         <v>95</v>
       </c>
       <c r="C555" s="2">
         <v>6538</v>
       </c>
       <c r="D555" s="2" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E555" s="2" t="s">
         <v>1643</v>
-      </c>
-[...1 lines deleted...]
-        <v>1644</v>
       </c>
       <c r="F555" s="2"/>
       <c r="G555" s="2">
         <v>1996</v>
       </c>
       <c r="H555" s="2" t="s">
         <v>12</v>
       </c>
       <c r="I555" s="2" t="s">
+        <v>1644</v>
+      </c>
+      <c r="J555" s="2" t="s">
         <v>1645</v>
-      </c>
-[...1 lines deleted...]
-        <v>1646</v>
       </c>
     </row>
     <row r="556" spans="1:11">
       <c r="A556" s="3">
         <v>550</v>
       </c>
       <c r="B556" s="3">
         <v>134</v>
       </c>
       <c r="C556" s="3">
         <v>6510</v>
       </c>
       <c r="D556" s="3" t="s">
-        <v>1647</v>
+        <v>1646</v>
       </c>
       <c r="E556" s="3" t="s">
         <v>1475</v>
       </c>
       <c r="F556" s="3"/>
       <c r="G556" s="3">
         <v>1999</v>
       </c>
       <c r="H556" s="3" t="s">
         <v>28</v>
       </c>
       <c r="I556" s="3" t="s">
-        <v>1645</v>
+        <v>1644</v>
       </c>
       <c r="J556" s="3" t="s">
-        <v>1648</v>
+        <v>1647</v>
       </c>
     </row>
     <row r="557" spans="1:11">
       <c r="A557" s="2">
         <v>551</v>
       </c>
       <c r="B557" s="2">
         <v>96</v>
       </c>
       <c r="C557" s="2">
         <v>6582</v>
       </c>
       <c r="D557" s="2" t="s">
+        <v>1648</v>
+      </c>
+      <c r="E557" s="2" t="s">
         <v>1649</v>
-      </c>
-[...1 lines deleted...]
-        <v>1650</v>
       </c>
       <c r="F557" s="2"/>
       <c r="G557" s="2">
         <v>1992</v>
       </c>
       <c r="H557" s="2" t="s">
         <v>12</v>
       </c>
       <c r="I557" s="2" t="s">
+        <v>1650</v>
+      </c>
+      <c r="J557" s="2" t="s">
         <v>1651</v>
-      </c>
-[...1 lines deleted...]
-        <v>1652</v>
       </c>
     </row>
     <row r="558" spans="1:11">
       <c r="A558" s="3">
         <v>552</v>
       </c>
       <c r="B558" s="3">
         <v>97</v>
       </c>
       <c r="C558" s="3">
         <v>6706</v>
       </c>
       <c r="D558" s="3" t="s">
-        <v>1653</v>
+        <v>1652</v>
       </c>
       <c r="E558" s="3" t="s">
         <v>298</v>
       </c>
       <c r="F558" s="3"/>
       <c r="G558" s="3">
         <v>1993</v>
       </c>
       <c r="H558" s="3" t="s">
         <v>12</v>
       </c>
       <c r="I558" s="3" t="s">
+        <v>1653</v>
+      </c>
+      <c r="J558" s="3" t="s">
         <v>1654</v>
-      </c>
-[...1 lines deleted...]
-        <v>1655</v>
       </c>
     </row>
     <row r="559" spans="1:11">
       <c r="A559" s="2">
         <v>553</v>
       </c>
       <c r="B559" s="2">
         <v>73</v>
       </c>
       <c r="C559" s="2">
         <v>6899</v>
       </c>
       <c r="D559" s="2" t="s">
-        <v>1656</v>
+        <v>1655</v>
       </c>
       <c r="E559" s="2"/>
       <c r="F559" s="2"/>
       <c r="G559" s="2">
         <v>1982</v>
       </c>
       <c r="H559" s="2" t="s">
         <v>20</v>
       </c>
       <c r="I559" s="2" t="s">
+        <v>1656</v>
+      </c>
+      <c r="J559" s="2" t="s">
         <v>1657</v>
-      </c>
-[...1 lines deleted...]
-        <v>1658</v>
       </c>
     </row>
     <row r="560" spans="1:11">
       <c r="A560" s="3">
         <v>554</v>
       </c>
       <c r="B560" s="3">
         <v>7</v>
       </c>
       <c r="C560" s="3">
         <v>6256</v>
       </c>
       <c r="D560" s="3" t="s">
-        <v>1659</v>
+        <v>1658</v>
       </c>
       <c r="E560" s="3" t="s">
         <v>390</v>
       </c>
       <c r="F560" s="3"/>
       <c r="G560" s="3">
         <v>1958</v>
       </c>
       <c r="H560" s="3" t="s">
         <v>804</v>
       </c>
       <c r="I560" s="3" t="s">
+        <v>1659</v>
+      </c>
+      <c r="J560" s="3" t="s">
         <v>1660</v>
-      </c>
-[...1 lines deleted...]
-        <v>1661</v>
       </c>
     </row>
     <row r="561" spans="1:11">
       <c r="A561" s="2">
         <v>555</v>
       </c>
       <c r="B561" s="2">
         <v>45</v>
       </c>
       <c r="C561" s="2">
         <v>7118</v>
       </c>
       <c r="D561" s="2" t="s">
-        <v>1662</v>
+        <v>1661</v>
       </c>
       <c r="E561" s="2" t="s">
         <v>1248</v>
       </c>
       <c r="F561" s="2"/>
       <c r="G561" s="2">
         <v>1977</v>
       </c>
       <c r="H561" s="2" t="s">
         <v>25</v>
       </c>
       <c r="I561" s="2" t="s">
-        <v>1663</v>
+        <v>1662</v>
       </c>
       <c r="J561" s="2" t="s">
-        <v>1661</v>
+        <v>1660</v>
       </c>
     </row>
     <row r="562" spans="1:11">
       <c r="A562" s="3">
         <v>556</v>
       </c>
       <c r="B562" s="3">
         <v>101</v>
       </c>
       <c r="C562" s="3">
         <v>6416</v>
       </c>
       <c r="D562" s="3" t="s">
+        <v>1663</v>
+      </c>
+      <c r="E562" s="3" t="s">
         <v>1664</v>
-      </c>
-[...1 lines deleted...]
-        <v>1665</v>
       </c>
       <c r="F562" s="3"/>
       <c r="G562" s="3">
         <v>1990</v>
       </c>
       <c r="H562" s="3" t="s">
         <v>46</v>
       </c>
       <c r="I562" s="3" t="s">
+        <v>1665</v>
+      </c>
+      <c r="J562" s="3" t="s">
         <v>1666</v>
-      </c>
-[...1 lines deleted...]
-        <v>1667</v>
       </c>
     </row>
     <row r="563" spans="1:11">
       <c r="A563" s="2">
         <v>557</v>
       </c>
       <c r="B563" s="2">
         <v>46</v>
       </c>
       <c r="C563" s="2">
         <v>7031</v>
       </c>
       <c r="D563" s="2" t="s">
-        <v>1668</v>
+        <v>1667</v>
       </c>
       <c r="E563" s="2"/>
       <c r="F563" s="2"/>
       <c r="G563" s="2">
         <v>1977</v>
       </c>
       <c r="H563" s="2" t="s">
         <v>25</v>
       </c>
       <c r="I563" s="2" t="s">
-        <v>1669</v>
+        <v>1668</v>
       </c>
       <c r="J563" s="2" t="s">
-        <v>1505</v>
+        <v>1504</v>
       </c>
     </row>
     <row r="564" spans="1:11">
       <c r="A564" s="3">
         <v>558</v>
       </c>
       <c r="B564" s="3">
         <v>98</v>
       </c>
       <c r="C564" s="3">
         <v>6306</v>
       </c>
       <c r="D564" s="3" t="s">
+        <v>1669</v>
+      </c>
+      <c r="E564" s="3" t="s">
         <v>1670</v>
-      </c>
-[...1 lines deleted...]
-        <v>1671</v>
       </c>
       <c r="F564" s="3"/>
       <c r="G564" s="3">
         <v>1994</v>
       </c>
       <c r="H564" s="3" t="s">
         <v>12</v>
       </c>
       <c r="I564" s="3" t="s">
+        <v>1671</v>
+      </c>
+      <c r="J564" s="3" t="s">
         <v>1672</v>
-      </c>
-[...1 lines deleted...]
-        <v>1673</v>
       </c>
     </row>
     <row r="565" spans="1:11">
       <c r="A565" s="2">
         <v>559</v>
       </c>
       <c r="B565" s="2">
         <v>135</v>
       </c>
       <c r="C565" s="2">
         <v>6348</v>
       </c>
       <c r="D565" s="2" t="s">
-        <v>1674</v>
+        <v>1673</v>
       </c>
       <c r="E565" s="2"/>
       <c r="F565" s="2"/>
       <c r="G565" s="2">
         <v>1999</v>
       </c>
       <c r="H565" s="2" t="s">
         <v>28</v>
       </c>
       <c r="I565" s="2" t="s">
+        <v>1674</v>
+      </c>
+      <c r="J565" s="2" t="s">
         <v>1675</v>
-      </c>
-[...1 lines deleted...]
-        <v>1676</v>
       </c>
     </row>
     <row r="566" spans="1:11">
       <c r="A566" s="3">
         <v>560</v>
       </c>
       <c r="B566" s="3">
         <v>74</v>
       </c>
       <c r="C566" s="3">
         <v>7000</v>
       </c>
       <c r="D566" s="3" t="s">
-        <v>1677</v>
+        <v>1676</v>
       </c>
       <c r="E566" s="3" t="s">
         <v>1143</v>
       </c>
       <c r="F566" s="3"/>
       <c r="G566" s="3">
         <v>1983</v>
       </c>
       <c r="H566" s="3" t="s">
         <v>20</v>
       </c>
       <c r="I566" s="3" t="s">
+        <v>1677</v>
+      </c>
+      <c r="J566" s="3" t="s">
         <v>1678</v>
-      </c>
-[...1 lines deleted...]
-        <v>1679</v>
       </c>
     </row>
     <row r="567" spans="1:11">
       <c r="A567" s="2">
         <v>561</v>
       </c>
       <c r="B567" s="2">
         <v>136</v>
       </c>
       <c r="C567" s="2">
         <v>6126</v>
       </c>
       <c r="D567" s="2" t="s">
-        <v>1680</v>
+        <v>1679</v>
       </c>
       <c r="E567" s="2"/>
       <c r="F567" s="2"/>
       <c r="G567" s="2">
         <v>2003</v>
       </c>
       <c r="H567" s="2" t="s">
         <v>28</v>
       </c>
       <c r="I567" s="2" t="s">
-        <v>1681</v>
+        <v>1680</v>
       </c>
       <c r="J567" s="2" t="s">
-        <v>1515</v>
+        <v>1514</v>
       </c>
     </row>
     <row r="568" spans="1:11">
       <c r="A568" s="3">
         <v>562</v>
       </c>
       <c r="B568" s="3">
         <v>137</v>
       </c>
       <c r="C568" s="3">
         <v>6800</v>
       </c>
       <c r="D568" s="3" t="s">
-        <v>1682</v>
+        <v>1681</v>
       </c>
       <c r="E568" s="3"/>
       <c r="F568" s="3"/>
       <c r="G568" s="3">
         <v>2002</v>
       </c>
       <c r="H568" s="3" t="s">
         <v>28</v>
       </c>
       <c r="I568" s="3" t="s">
+        <v>1682</v>
+      </c>
+      <c r="J568" s="3" t="s">
         <v>1683</v>
-      </c>
-[...1 lines deleted...]
-        <v>1684</v>
       </c>
     </row>
     <row r="569" spans="1:11">
       <c r="A569" s="2">
         <v>563</v>
       </c>
       <c r="B569" s="2">
         <v>138</v>
       </c>
       <c r="C569" s="2">
         <v>7030</v>
       </c>
       <c r="D569" s="2" t="s">
-        <v>1685</v>
+        <v>1684</v>
       </c>
       <c r="E569" s="2" t="s">
         <v>573</v>
       </c>
       <c r="F569" s="2"/>
       <c r="G569" s="2">
         <v>2005</v>
       </c>
       <c r="H569" s="2" t="s">
         <v>28</v>
       </c>
       <c r="I569" s="2" t="s">
+        <v>1682</v>
+      </c>
+      <c r="J569" s="2" t="s">
         <v>1683</v>
-      </c>
-[...1 lines deleted...]
-        <v>1684</v>
       </c>
     </row>
     <row r="570" spans="1:11">
       <c r="A570" s="3">
         <v>564</v>
       </c>
       <c r="B570" s="3">
         <v>102</v>
       </c>
       <c r="C570" s="3">
         <v>6753</v>
       </c>
       <c r="D570" s="3" t="s">
-        <v>1686</v>
+        <v>1685</v>
       </c>
       <c r="E570" s="3" t="s">
         <v>741</v>
       </c>
       <c r="F570" s="3"/>
       <c r="G570" s="3">
         <v>1987</v>
       </c>
       <c r="H570" s="3" t="s">
         <v>46</v>
       </c>
       <c r="I570" s="3" t="s">
-        <v>1687</v>
+        <v>1686</v>
       </c>
       <c r="J570" s="3" t="s">
-        <v>1588</v>
+        <v>1587</v>
       </c>
     </row>
     <row r="571" spans="1:11">
       <c r="A571" s="2">
         <v>565</v>
       </c>
       <c r="B571" s="2">
         <v>139</v>
       </c>
       <c r="C571" s="2">
         <v>6304</v>
       </c>
       <c r="D571" s="2" t="s">
-        <v>1688</v>
+        <v>1687</v>
       </c>
       <c r="E571" s="2" t="s">
-        <v>1671</v>
+        <v>1670</v>
       </c>
       <c r="F571" s="2"/>
       <c r="G571" s="2">
         <v>2004</v>
       </c>
       <c r="H571" s="2" t="s">
         <v>28</v>
       </c>
       <c r="I571" s="2" t="s">
-        <v>1683</v>
+        <v>1682</v>
       </c>
       <c r="J571" s="2" t="s">
-        <v>1510</v>
+        <v>1509</v>
       </c>
     </row>
     <row r="572" spans="1:11">
       <c r="A572" s="3">
         <v>566</v>
       </c>
       <c r="B572" s="3">
         <v>18</v>
       </c>
       <c r="C572" s="3">
         <v>6620</v>
       </c>
       <c r="D572" s="3" t="s">
+        <v>1688</v>
+      </c>
+      <c r="E572" s="3" t="s">
         <v>1689</v>
-      </c>
-[...1 lines deleted...]
-        <v>1690</v>
       </c>
       <c r="F572" s="3"/>
       <c r="G572" s="3">
         <v>1965</v>
       </c>
       <c r="H572" s="3" t="s">
         <v>294</v>
       </c>
       <c r="I572" s="3" t="s">
+        <v>1690</v>
+      </c>
+      <c r="J572" s="3" t="s">
         <v>1691</v>
-      </c>
-[...1 lines deleted...]
-        <v>1692</v>
       </c>
     </row>
     <row r="573" spans="1:11">
       <c r="A573" s="2">
         <v>567</v>
       </c>
       <c r="B573" s="2">
         <v>19</v>
       </c>
       <c r="C573" s="2">
         <v>6360</v>
       </c>
       <c r="D573" s="2" t="s">
+        <v>1692</v>
+      </c>
+      <c r="E573" s="2" t="s">
         <v>1693</v>
-      </c>
-[...1 lines deleted...]
-        <v>1694</v>
       </c>
       <c r="F573" s="2"/>
       <c r="G573" s="2">
         <v>1964</v>
       </c>
       <c r="H573" s="2" t="s">
         <v>294</v>
       </c>
       <c r="I573" s="2" t="s">
+        <v>1694</v>
+      </c>
+      <c r="J573" s="2" t="s">
         <v>1695</v>
-      </c>
-[...1 lines deleted...]
-        <v>1696</v>
       </c>
     </row>
     <row r="574" spans="1:11">
       <c r="A574" s="3">
         <v>568</v>
       </c>
       <c r="B574" s="3">
         <v>99</v>
       </c>
       <c r="C574" s="3">
         <v>6553</v>
       </c>
       <c r="D574" s="3" t="s">
+        <v>1696</v>
+      </c>
+      <c r="E574" s="3" t="s">
         <v>1697</v>
-      </c>
-[...1 lines deleted...]
-        <v>1698</v>
       </c>
       <c r="F574" s="3"/>
       <c r="G574" s="3">
         <v>1995</v>
       </c>
       <c r="H574" s="3" t="s">
         <v>12</v>
       </c>
       <c r="I574" s="3" t="s">
+        <v>1698</v>
+      </c>
+      <c r="J574" s="3" t="s">
         <v>1699</v>
-      </c>
-[...1 lines deleted...]
-        <v>1700</v>
       </c>
     </row>
     <row r="575" spans="1:11">
       <c r="A575" s="2">
         <v>569</v>
       </c>
       <c r="B575" s="2">
         <v>103</v>
       </c>
       <c r="C575" s="2">
         <v>6246</v>
       </c>
       <c r="D575" s="2" t="s">
-        <v>1701</v>
+        <v>1700</v>
       </c>
       <c r="E575" s="2"/>
       <c r="F575" s="2"/>
       <c r="G575" s="2">
         <v>1987</v>
       </c>
       <c r="H575" s="2" t="s">
         <v>46</v>
       </c>
       <c r="I575" s="2" t="s">
+        <v>1701</v>
+      </c>
+      <c r="J575" s="2" t="s">
         <v>1702</v>
-      </c>
-[...1 lines deleted...]
-        <v>1703</v>
       </c>
     </row>
     <row r="576" spans="1:11">
       <c r="A576" s="3">
         <v>570</v>
       </c>
       <c r="B576" s="3">
         <v>100</v>
       </c>
       <c r="C576" s="3">
         <v>6664</v>
       </c>
       <c r="D576" s="3" t="s">
-        <v>1704</v>
+        <v>1703</v>
       </c>
       <c r="E576" s="3"/>
       <c r="F576" s="3"/>
       <c r="G576" s="3">
         <v>1995</v>
       </c>
       <c r="H576" s="3" t="s">
         <v>12</v>
       </c>
       <c r="I576" s="3" t="s">
+        <v>1704</v>
+      </c>
+      <c r="J576" s="3" t="s">
         <v>1705</v>
-      </c>
-[...1 lines deleted...]
-        <v>1706</v>
       </c>
     </row>
     <row r="577" spans="1:11">
       <c r="A577" s="2">
         <v>571</v>
       </c>
       <c r="B577" s="2">
         <v>101</v>
       </c>
       <c r="C577" s="2">
         <v>6315</v>
       </c>
       <c r="D577" s="2" t="s">
-        <v>1707</v>
+        <v>1706</v>
       </c>
       <c r="E577" s="2"/>
       <c r="F577" s="2"/>
       <c r="G577" s="2">
         <v>1993</v>
       </c>
       <c r="H577" s="2" t="s">
         <v>12</v>
       </c>
       <c r="I577" s="2" t="s">
+        <v>1707</v>
+      </c>
+      <c r="J577" s="2" t="s">
         <v>1708</v>
-      </c>
-[...1 lines deleted...]
-        <v>1709</v>
       </c>
     </row>
     <row r="578" spans="1:11">
       <c r="A578" s="3">
         <v>572</v>
       </c>
       <c r="B578" s="3">
         <v>140</v>
       </c>
       <c r="C578" s="3">
         <v>6201</v>
       </c>
       <c r="D578" s="3" t="s">
-        <v>1710</v>
+        <v>1709</v>
       </c>
       <c r="E578" s="3"/>
       <c r="F578" s="3"/>
       <c r="G578" s="3">
         <v>1997</v>
       </c>
       <c r="H578" s="3" t="s">
         <v>28</v>
       </c>
       <c r="I578" s="3" t="s">
+        <v>1710</v>
+      </c>
+      <c r="J578" s="3" t="s">
         <v>1711</v>
-      </c>
-[...1 lines deleted...]
-        <v>1712</v>
       </c>
     </row>
     <row r="579" spans="1:11">
       <c r="A579" s="2">
         <v>573</v>
       </c>
       <c r="B579" s="2">
         <v>47</v>
       </c>
       <c r="C579" s="2">
         <v>6327</v>
       </c>
       <c r="D579" s="2" t="s">
-        <v>1713</v>
+        <v>1712</v>
       </c>
       <c r="E579" s="2"/>
       <c r="F579" s="2"/>
       <c r="G579" s="2">
         <v>1977</v>
       </c>
       <c r="H579" s="2" t="s">
         <v>25</v>
       </c>
       <c r="I579" s="2" t="s">
+        <v>1713</v>
+      </c>
+      <c r="J579" s="2" t="s">
         <v>1714</v>
-      </c>
-[...1 lines deleted...]
-        <v>1715</v>
       </c>
     </row>
     <row r="580" spans="1:11">
       <c r="A580" s="3">
         <v>574</v>
       </c>
       <c r="B580" s="3">
         <v>40</v>
       </c>
       <c r="C580" s="3">
         <v>6783</v>
       </c>
       <c r="D580" s="3" t="s">
-        <v>1716</v>
+        <v>1715</v>
       </c>
       <c r="E580" s="3" t="s">
         <v>774</v>
       </c>
       <c r="F580" s="3"/>
       <c r="G580" s="3">
         <v>1973</v>
       </c>
       <c r="H580" s="3" t="s">
         <v>106</v>
       </c>
       <c r="I580" s="3" t="s">
-        <v>1717</v>
+        <v>1716</v>
       </c>
       <c r="J580" s="3" t="s">
-        <v>1715</v>
+        <v>1714</v>
       </c>
     </row>
     <row r="581" spans="1:11">
       <c r="A581" s="2">
         <v>575</v>
       </c>
       <c r="B581" s="2">
         <v>20</v>
       </c>
       <c r="C581" s="2">
         <v>6395</v>
       </c>
       <c r="D581" s="2" t="s">
-        <v>1718</v>
+        <v>1717</v>
       </c>
       <c r="E581" s="2" t="s">
         <v>1288</v>
       </c>
       <c r="F581" s="2"/>
       <c r="G581" s="2">
         <v>1964</v>
       </c>
       <c r="H581" s="2" t="s">
         <v>294</v>
       </c>
       <c r="I581" s="2" t="s">
+        <v>1718</v>
+      </c>
+      <c r="J581" s="2" t="s">
         <v>1719</v>
-      </c>
-[...1 lines deleted...]
-        <v>1720</v>
       </c>
     </row>
     <row r="582" spans="1:11">
       <c r="A582" s="3">
         <v>576</v>
       </c>
       <c r="B582" s="3">
         <v>141</v>
       </c>
       <c r="C582" s="3">
         <v>6173</v>
       </c>
       <c r="D582" s="3" t="s">
+        <v>1720</v>
+      </c>
+      <c r="E582" s="3" t="s">
         <v>1721</v>
-      </c>
-[...1 lines deleted...]
-        <v>1722</v>
       </c>
       <c r="F582" s="3"/>
       <c r="G582" s="3">
         <v>1999</v>
       </c>
       <c r="H582" s="3" t="s">
         <v>28</v>
       </c>
       <c r="I582" s="3" t="s">
-        <v>1723</v>
+        <v>1722</v>
       </c>
       <c r="J582" s="3" t="s">
-        <v>1720</v>
+        <v>1719</v>
       </c>
     </row>
     <row r="583" spans="1:11">
       <c r="A583" s="2">
         <v>577</v>
       </c>
       <c r="B583" s="2">
         <v>104</v>
       </c>
       <c r="C583" s="2">
         <v>6184</v>
       </c>
       <c r="D583" s="2" t="s">
-        <v>1724</v>
+        <v>1723</v>
       </c>
       <c r="E583" s="2" t="s">
         <v>834</v>
       </c>
       <c r="F583" s="2"/>
       <c r="G583" s="2">
         <v>1987</v>
       </c>
       <c r="H583" s="2" t="s">
         <v>46</v>
       </c>
       <c r="I583" s="2" t="s">
-        <v>1702</v>
+        <v>1701</v>
       </c>
       <c r="J583" s="2" t="s">
-        <v>1725</v>
+        <v>1724</v>
       </c>
     </row>
     <row r="584" spans="1:11">
       <c r="A584" s="3">
         <v>578</v>
       </c>
       <c r="B584" s="3">
         <v>142</v>
       </c>
       <c r="C584" s="3">
         <v>6734</v>
       </c>
       <c r="D584" s="3" t="s">
-        <v>1726</v>
+        <v>1725</v>
       </c>
       <c r="E584" s="3"/>
       <c r="F584" s="3"/>
       <c r="G584" s="3">
         <v>1997</v>
       </c>
       <c r="H584" s="3" t="s">
         <v>28</v>
       </c>
       <c r="I584" s="3" t="s">
+        <v>1726</v>
+      </c>
+      <c r="J584" s="3" t="s">
         <v>1727</v>
-      </c>
-[...1 lines deleted...]
-        <v>1728</v>
       </c>
     </row>
     <row r="585" spans="1:11">
       <c r="A585" s="2">
         <v>579</v>
       </c>
       <c r="B585" s="2">
         <v>102</v>
       </c>
       <c r="C585" s="2">
         <v>7060</v>
       </c>
       <c r="D585" s="2" t="s">
-        <v>1729</v>
+        <v>1728</v>
       </c>
       <c r="E585" s="2"/>
       <c r="F585" s="2"/>
       <c r="G585" s="2">
         <v>1995</v>
       </c>
       <c r="H585" s="2" t="s">
         <v>12</v>
       </c>
       <c r="I585" s="2" t="s">
+        <v>1729</v>
+      </c>
+      <c r="J585" s="2" t="s">
         <v>1730</v>
-      </c>
-[...1 lines deleted...]
-        <v>1731</v>
       </c>
     </row>
     <row r="586" spans="1:11">
       <c r="A586" s="3">
         <v>580</v>
       </c>
       <c r="B586" s="3">
         <v>143</v>
       </c>
       <c r="C586" s="3">
         <v>6695</v>
       </c>
       <c r="D586" s="3" t="s">
-        <v>1732</v>
+        <v>1731</v>
       </c>
       <c r="E586" s="3" t="s">
         <v>536</v>
       </c>
       <c r="F586" s="3"/>
       <c r="G586" s="3">
         <v>2002</v>
       </c>
       <c r="H586" s="3" t="s">
         <v>28</v>
       </c>
       <c r="I586" s="3" t="s">
+        <v>1732</v>
+      </c>
+      <c r="J586" s="3" t="s">
         <v>1733</v>
-      </c>
-[...1 lines deleted...]
-        <v>1734</v>
       </c>
     </row>
     <row r="587" spans="1:11">
       <c r="A587" s="2">
         <v>581</v>
       </c>
       <c r="B587" s="2">
         <v>144</v>
       </c>
       <c r="C587" s="2">
         <v>6150</v>
       </c>
       <c r="D587" s="2" t="s">
-        <v>1735</v>
+        <v>1734</v>
       </c>
       <c r="E587" s="2"/>
       <c r="F587" s="2"/>
       <c r="G587" s="2">
         <v>2000</v>
       </c>
       <c r="H587" s="2" t="s">
         <v>28</v>
       </c>
       <c r="I587" s="2" t="s">
-        <v>1736</v>
+        <v>1735</v>
       </c>
       <c r="J587" s="2" t="s">
-        <v>1574</v>
+        <v>1573</v>
       </c>
     </row>
     <row r="588" spans="1:11">
       <c r="A588" s="3">
         <v>582</v>
       </c>
       <c r="B588" s="3">
         <v>145</v>
       </c>
       <c r="C588" s="3">
         <v>6151</v>
       </c>
       <c r="D588" s="3" t="s">
-        <v>1737</v>
+        <v>1736</v>
       </c>
       <c r="E588" s="3"/>
       <c r="F588" s="3"/>
       <c r="G588" s="3">
         <v>2000</v>
       </c>
       <c r="H588" s="3" t="s">
         <v>28</v>
       </c>
       <c r="I588" s="3" t="s">
+        <v>1737</v>
+      </c>
+      <c r="J588" s="3" t="s">
         <v>1738</v>
-      </c>
-[...1 lines deleted...]
-        <v>1739</v>
       </c>
     </row>
     <row r="589" spans="1:11">
       <c r="A589" s="2">
         <v>583</v>
       </c>
       <c r="B589" s="2">
         <v>48</v>
       </c>
       <c r="C589" s="2">
         <v>6784</v>
       </c>
       <c r="D589" s="2" t="s">
-        <v>1740</v>
+        <v>1739</v>
       </c>
       <c r="E589" s="2"/>
       <c r="F589" s="2"/>
       <c r="G589" s="2">
         <v>1978</v>
       </c>
       <c r="H589" s="2" t="s">
         <v>25</v>
       </c>
       <c r="I589" s="2" t="s">
+        <v>1740</v>
+      </c>
+      <c r="J589" s="2" t="s">
         <v>1741</v>
-      </c>
-[...1 lines deleted...]
-        <v>1742</v>
       </c>
     </row>
     <row r="590" spans="1:11">
       <c r="A590" s="3">
         <v>584</v>
       </c>
       <c r="B590" s="3">
         <v>103</v>
       </c>
       <c r="C590" s="3">
         <v>6798</v>
       </c>
       <c r="D590" s="3" t="s">
-        <v>1743</v>
+        <v>1742</v>
       </c>
       <c r="E590" s="3" t="s">
         <v>75</v>
       </c>
       <c r="F590" s="3"/>
       <c r="G590" s="3">
         <v>1996</v>
       </c>
       <c r="H590" s="3" t="s">
         <v>12</v>
       </c>
       <c r="I590" s="3" t="s">
+        <v>1743</v>
+      </c>
+      <c r="J590" s="3" t="s">
         <v>1744</v>
-      </c>
-[...1 lines deleted...]
-        <v>1745</v>
       </c>
     </row>
     <row r="591" spans="1:11">
       <c r="A591" s="2">
         <v>585</v>
       </c>
       <c r="B591" s="2">
         <v>104</v>
       </c>
       <c r="C591" s="2">
         <v>6178</v>
       </c>
       <c r="D591" s="2" t="s">
-        <v>1746</v>
+        <v>1745</v>
       </c>
       <c r="E591" s="2"/>
       <c r="F591" s="2"/>
       <c r="G591" s="2">
         <v>1996</v>
       </c>
       <c r="H591" s="2" t="s">
         <v>12</v>
       </c>
       <c r="I591" s="2" t="s">
+        <v>1746</v>
+      </c>
+      <c r="J591" s="2" t="s">
         <v>1747</v>
-      </c>
-[...1 lines deleted...]
-        <v>1748</v>
       </c>
     </row>
     <row r="592" spans="1:11">
       <c r="A592" s="3">
         <v>586</v>
       </c>
       <c r="B592" s="3">
         <v>105</v>
       </c>
       <c r="C592" s="3">
         <v>6214</v>
       </c>
       <c r="D592" s="3" t="s">
-        <v>1749</v>
+        <v>1748</v>
       </c>
       <c r="E592" s="3"/>
       <c r="F592" s="3"/>
       <c r="G592" s="3">
         <v>1995</v>
       </c>
       <c r="H592" s="3" t="s">
         <v>12</v>
       </c>
       <c r="I592" s="3" t="s">
+        <v>1749</v>
+      </c>
+      <c r="J592" s="3" t="s">
         <v>1750</v>
-      </c>
-[...1 lines deleted...]
-        <v>1751</v>
       </c>
     </row>
     <row r="593" spans="1:11">
       <c r="A593" s="2">
         <v>587</v>
       </c>
       <c r="B593" s="2">
         <v>146</v>
       </c>
       <c r="C593" s="2">
         <v>6133</v>
       </c>
       <c r="D593" s="2" t="s">
-        <v>1752</v>
+        <v>1751</v>
       </c>
       <c r="E593" s="2"/>
       <c r="F593" s="2"/>
       <c r="G593" s="2">
         <v>2002</v>
       </c>
       <c r="H593" s="2" t="s">
         <v>28</v>
       </c>
       <c r="I593" s="2" t="s">
+        <v>1752</v>
+      </c>
+      <c r="J593" s="2" t="s">
         <v>1753</v>
-      </c>
-[...1 lines deleted...]
-        <v>1754</v>
       </c>
     </row>
     <row r="594" spans="1:11">
       <c r="A594" s="3">
         <v>588</v>
       </c>
       <c r="B594" s="3">
         <v>105</v>
       </c>
       <c r="C594" s="3">
         <v>7173</v>
       </c>
       <c r="D594" s="3" t="s">
+        <v>1754</v>
+      </c>
+      <c r="E594" s="3" t="s">
         <v>1755</v>
-      </c>
-[...1 lines deleted...]
-        <v>1756</v>
       </c>
       <c r="F594" s="3"/>
       <c r="G594" s="3">
         <v>1987</v>
       </c>
       <c r="H594" s="3" t="s">
         <v>46</v>
       </c>
       <c r="I594" s="3" t="s">
-        <v>1757</v>
+        <v>1756</v>
       </c>
       <c r="J594" s="3" t="s">
-        <v>1618</v>
+        <v>1617</v>
       </c>
     </row>
     <row r="595" spans="1:11">
       <c r="A595" s="2">
         <v>589</v>
       </c>
       <c r="B595" s="2">
         <v>147</v>
       </c>
       <c r="C595" s="2">
         <v>6816</v>
       </c>
       <c r="D595" s="2" t="s">
-        <v>1758</v>
+        <v>1757</v>
       </c>
       <c r="E595" s="2"/>
       <c r="F595" s="2"/>
       <c r="G595" s="2">
         <v>1997</v>
       </c>
       <c r="H595" s="2" t="s">
         <v>28</v>
       </c>
       <c r="I595" s="2" t="s">
+        <v>1758</v>
+      </c>
+      <c r="J595" s="2" t="s">
         <v>1759</v>
-      </c>
-[...1 lines deleted...]
-        <v>1760</v>
       </c>
     </row>
     <row r="596" spans="1:11">
       <c r="A596" s="3">
         <v>590</v>
       </c>
       <c r="B596" s="3">
         <v>21</v>
       </c>
       <c r="C596" s="3">
         <v>6127</v>
       </c>
       <c r="D596" s="3" t="s">
-        <v>1761</v>
+        <v>1760</v>
       </c>
       <c r="E596" s="3" t="s">
         <v>856</v>
       </c>
       <c r="F596" s="3"/>
       <c r="G596" s="3">
         <v>1966</v>
       </c>
       <c r="H596" s="3" t="s">
         <v>294</v>
       </c>
       <c r="I596" s="3" t="s">
-        <v>1762</v>
+        <v>1761</v>
       </c>
       <c r="J596" s="3" t="s">
-        <v>1760</v>
+        <v>1759</v>
       </c>
     </row>
     <row r="597" spans="1:11">
       <c r="A597" s="2">
         <v>591</v>
       </c>
       <c r="B597" s="2">
         <v>22</v>
       </c>
       <c r="C597" s="2">
         <v>6754</v>
       </c>
       <c r="D597" s="2" t="s">
+        <v>1762</v>
+      </c>
+      <c r="E597" s="2" t="s">
         <v>1763</v>
-      </c>
-[...1 lines deleted...]
-        <v>1764</v>
       </c>
       <c r="F597" s="2"/>
       <c r="G597" s="2">
         <v>1965</v>
       </c>
       <c r="H597" s="2" t="s">
         <v>294</v>
       </c>
       <c r="I597" s="2" t="s">
+        <v>1764</v>
+      </c>
+      <c r="J597" s="2" t="s">
         <v>1765</v>
-      </c>
-[...1 lines deleted...]
-        <v>1766</v>
       </c>
     </row>
     <row r="598" spans="1:11">
       <c r="A598" s="3">
         <v>592</v>
       </c>
       <c r="B598" s="3">
         <v>49</v>
       </c>
       <c r="C598" s="3">
         <v>7074</v>
       </c>
       <c r="D598" s="3" t="s">
-        <v>1767</v>
+        <v>1766</v>
       </c>
       <c r="E598" s="3"/>
       <c r="F598" s="3"/>
       <c r="G598" s="3">
         <v>1978</v>
       </c>
       <c r="H598" s="3" t="s">
         <v>25</v>
       </c>
       <c r="I598" s="3" t="s">
+        <v>1767</v>
+      </c>
+      <c r="J598" s="3" t="s">
         <v>1768</v>
-      </c>
-[...1 lines deleted...]
-        <v>1769</v>
       </c>
     </row>
     <row r="599" spans="1:11">
       <c r="A599" s="2">
         <v>593</v>
       </c>
       <c r="B599" s="2">
         <v>106</v>
       </c>
       <c r="C599" s="2">
         <v>6658</v>
       </c>
       <c r="D599" s="2" t="s">
-        <v>1770</v>
+        <v>1769</v>
       </c>
       <c r="E599" s="2"/>
       <c r="F599" s="2"/>
       <c r="G599" s="2">
         <v>1993</v>
       </c>
       <c r="H599" s="2" t="s">
         <v>12</v>
       </c>
       <c r="I599" s="2" t="s">
+        <v>1770</v>
+      </c>
+      <c r="J599" s="2" t="s">
         <v>1771</v>
-      </c>
-[...1 lines deleted...]
-        <v>1772</v>
       </c>
     </row>
     <row r="600" spans="1:11">
       <c r="A600" s="3">
         <v>594</v>
       </c>
       <c r="B600" s="3">
         <v>148</v>
       </c>
       <c r="C600" s="3">
         <v>6822</v>
       </c>
       <c r="D600" s="3" t="s">
-        <v>1773</v>
+        <v>1772</v>
       </c>
       <c r="E600" s="3" t="s">
         <v>75</v>
       </c>
       <c r="F600" s="3"/>
       <c r="G600" s="3">
         <v>2005</v>
       </c>
       <c r="H600" s="3" t="s">
         <v>28</v>
       </c>
       <c r="I600" s="3" t="s">
+        <v>1773</v>
+      </c>
+      <c r="J600" s="3" t="s">
         <v>1774</v>
-      </c>
-[...1 lines deleted...]
-        <v>1775</v>
       </c>
     </row>
     <row r="601" spans="1:11">
       <c r="A601" s="2">
         <v>595</v>
       </c>
       <c r="B601" s="2">
         <v>106</v>
       </c>
       <c r="C601" s="2">
         <v>6517</v>
       </c>
       <c r="D601" s="2" t="s">
+        <v>1775</v>
+      </c>
+      <c r="E601" s="2" t="s">
         <v>1776</v>
-      </c>
-[...1 lines deleted...]
-        <v>1777</v>
       </c>
       <c r="F601" s="2"/>
       <c r="G601" s="2">
         <v>1987</v>
       </c>
       <c r="H601" s="2" t="s">
         <v>46</v>
       </c>
       <c r="I601" s="2" t="s">
+        <v>1777</v>
+      </c>
+      <c r="J601" s="2" t="s">
         <v>1778</v>
-      </c>
-[...1 lines deleted...]
-        <v>1779</v>
       </c>
     </row>
     <row r="602" spans="1:11">
       <c r="A602" s="3">
         <v>596</v>
       </c>
       <c r="B602" s="3">
         <v>1</v>
       </c>
       <c r="C602" s="3">
         <v>6074</v>
       </c>
       <c r="D602" s="3" t="s">
-        <v>1780</v>
+        <v>1779</v>
       </c>
       <c r="E602" s="3"/>
       <c r="F602" s="3"/>
       <c r="G602" s="3">
         <v>1956</v>
       </c>
       <c r="H602" s="3" t="s">
+        <v>1780</v>
+      </c>
+      <c r="I602" s="3" t="s">
         <v>1781</v>
       </c>
-      <c r="I602" s="3" t="s">
+      <c r="J602" s="3" t="s">
         <v>1782</v>
-      </c>
-[...1 lines deleted...]
-        <v>1783</v>
       </c>
     </row>
     <row r="603" spans="1:11">
       <c r="A603" s="2">
         <v>597</v>
       </c>
       <c r="B603" s="2">
         <v>149</v>
       </c>
       <c r="C603" s="2">
         <v>6067</v>
       </c>
       <c r="D603" s="2" t="s">
-        <v>1784</v>
+        <v>1783</v>
       </c>
       <c r="E603" s="2"/>
       <c r="F603" s="2"/>
       <c r="G603" s="2">
         <v>1999</v>
       </c>
       <c r="H603" s="2" t="s">
         <v>28</v>
       </c>
       <c r="I603" s="2" t="s">
+        <v>1784</v>
+      </c>
+      <c r="J603" s="2" t="s">
         <v>1785</v>
-      </c>
-[...1 lines deleted...]
-        <v>1786</v>
       </c>
     </row>
     <row r="604" spans="1:11">
       <c r="A604" s="3">
         <v>598</v>
       </c>
       <c r="B604" s="3">
         <v>107</v>
       </c>
       <c r="C604" s="3">
         <v>6568</v>
       </c>
       <c r="D604" s="3" t="s">
-        <v>1787</v>
+        <v>1786</v>
       </c>
       <c r="E604" s="3"/>
       <c r="F604" s="3"/>
       <c r="G604" s="3">
         <v>1989</v>
       </c>
       <c r="H604" s="3" t="s">
         <v>46</v>
       </c>
       <c r="I604" s="3" t="s">
+        <v>1787</v>
+      </c>
+      <c r="J604" s="3" t="s">
         <v>1788</v>
-      </c>
-[...1 lines deleted...]
-        <v>1789</v>
       </c>
     </row>
     <row r="605" spans="1:11">
       <c r="A605" s="2">
         <v>599</v>
       </c>
       <c r="B605" s="2">
         <v>50</v>
       </c>
       <c r="C605" s="2">
         <v>6380</v>
       </c>
       <c r="D605" s="2" t="s">
-        <v>1790</v>
+        <v>1789</v>
       </c>
       <c r="E605" s="2"/>
       <c r="F605" s="2"/>
       <c r="G605" s="2">
         <v>1980</v>
       </c>
       <c r="H605" s="2" t="s">
         <v>25</v>
       </c>
       <c r="I605" s="2" t="s">
-        <v>1791</v>
+        <v>1790</v>
       </c>
       <c r="J605" s="2" t="s">
-        <v>1669</v>
+        <v>1668</v>
       </c>
     </row>
     <row r="606" spans="1:11">
       <c r="A606" s="3">
         <v>600</v>
       </c>
       <c r="B606" s="3">
         <v>41</v>
       </c>
       <c r="C606" s="3">
         <v>6868</v>
       </c>
       <c r="D606" s="3" t="s">
+        <v>1791</v>
+      </c>
+      <c r="E606" s="3" t="s">
         <v>1792</v>
-      </c>
-[...1 lines deleted...]
-        <v>1793</v>
       </c>
       <c r="F606" s="3"/>
       <c r="G606" s="3">
         <v>1972</v>
       </c>
       <c r="H606" s="3" t="s">
         <v>106</v>
       </c>
       <c r="I606" s="3" t="s">
-        <v>1794</v>
+        <v>1793</v>
       </c>
       <c r="J606" s="3" t="s">
-        <v>1750</v>
+        <v>1749</v>
       </c>
     </row>
     <row r="607" spans="1:11">
       <c r="A607" s="2">
         <v>601</v>
       </c>
       <c r="B607" s="2">
         <v>26</v>
       </c>
       <c r="C607" s="2">
         <v>6856</v>
       </c>
       <c r="D607" s="2" t="s">
-        <v>1795</v>
+        <v>1794</v>
       </c>
       <c r="E607" s="2" t="s">
         <v>953</v>
       </c>
       <c r="F607" s="2"/>
       <c r="G607" s="2">
         <v>1971</v>
       </c>
       <c r="H607" s="2" t="s">
         <v>194</v>
       </c>
       <c r="I607" s="2" t="s">
+        <v>1795</v>
+      </c>
+      <c r="J607" s="2" t="s">
         <v>1796</v>
-      </c>
-[...1 lines deleted...]
-        <v>1797</v>
       </c>
     </row>
     <row r="608" spans="1:11">
       <c r="A608" s="3">
         <v>602</v>
       </c>
       <c r="B608" s="3">
         <v>75</v>
       </c>
       <c r="C608" s="3">
         <v>6446</v>
       </c>
       <c r="D608" s="3" t="s">
-        <v>1798</v>
+        <v>1797</v>
       </c>
       <c r="E608" s="3"/>
       <c r="F608" s="3"/>
       <c r="G608" s="3">
         <v>1983</v>
       </c>
       <c r="H608" s="3" t="s">
         <v>20</v>
       </c>
       <c r="I608" s="3" t="s">
+        <v>1798</v>
+      </c>
+      <c r="J608" s="3" t="s">
         <v>1799</v>
-      </c>
-[...1 lines deleted...]
-        <v>1800</v>
       </c>
     </row>
     <row r="609" spans="1:11">
       <c r="A609" s="2">
         <v>603</v>
       </c>
       <c r="B609" s="2">
         <v>150</v>
       </c>
       <c r="C609" s="2">
         <v>6584</v>
       </c>
       <c r="D609" s="2" t="s">
-        <v>1801</v>
+        <v>1800</v>
       </c>
       <c r="E609" s="2" t="s">
         <v>1066</v>
       </c>
       <c r="F609" s="2"/>
       <c r="G609" s="2">
         <v>2000</v>
       </c>
       <c r="H609" s="2" t="s">
         <v>28</v>
       </c>
       <c r="I609" s="2" t="s">
+        <v>1801</v>
+      </c>
+      <c r="J609" s="2" t="s">
         <v>1802</v>
-      </c>
-[...1 lines deleted...]
-        <v>1803</v>
       </c>
     </row>
     <row r="610" spans="1:11">
       <c r="A610" s="3">
         <v>604</v>
       </c>
       <c r="B610" s="3">
         <v>108</v>
       </c>
       <c r="C610" s="3">
         <v>6263</v>
       </c>
       <c r="D610" s="3" t="s">
-        <v>1804</v>
+        <v>1803</v>
       </c>
       <c r="E610" s="3"/>
       <c r="F610" s="3"/>
       <c r="G610" s="3">
         <v>1987</v>
       </c>
       <c r="H610" s="3" t="s">
         <v>46</v>
       </c>
       <c r="I610" s="3" t="s">
+        <v>1804</v>
+      </c>
+      <c r="J610" s="3" t="s">
         <v>1805</v>
-      </c>
-[...1 lines deleted...]
-        <v>1806</v>
       </c>
     </row>
     <row r="611" spans="1:11">
       <c r="A611" s="2">
         <v>605</v>
       </c>
       <c r="B611" s="2">
         <v>107</v>
       </c>
       <c r="C611" s="2">
         <v>6169</v>
       </c>
       <c r="D611" s="2" t="s">
-        <v>1807</v>
+        <v>1806</v>
       </c>
       <c r="E611" s="2"/>
       <c r="F611" s="2"/>
       <c r="G611" s="2">
         <v>1996</v>
       </c>
       <c r="H611" s="2" t="s">
         <v>12</v>
       </c>
       <c r="I611" s="2" t="s">
+        <v>1807</v>
+      </c>
+      <c r="J611" s="2" t="s">
         <v>1808</v>
-      </c>
-[...1 lines deleted...]
-        <v>1809</v>
       </c>
     </row>
     <row r="612" spans="1:11">
       <c r="A612" s="3">
         <v>606</v>
       </c>
       <c r="B612" s="3">
         <v>151</v>
       </c>
       <c r="C612" s="3">
         <v>6810</v>
       </c>
       <c r="D612" s="3" t="s">
-        <v>1810</v>
+        <v>1809</v>
       </c>
       <c r="E612" s="3" t="s">
         <v>149</v>
       </c>
       <c r="F612" s="3"/>
       <c r="G612" s="3">
         <v>2006</v>
       </c>
       <c r="H612" s="3" t="s">
         <v>28</v>
       </c>
       <c r="I612" s="3" t="s">
+        <v>1810</v>
+      </c>
+      <c r="J612" s="3" t="s">
         <v>1811</v>
-      </c>
-[...1 lines deleted...]
-        <v>1812</v>
       </c>
     </row>
     <row r="613" spans="1:11">
       <c r="A613" s="2">
         <v>607</v>
       </c>
       <c r="B613" s="2">
         <v>27</v>
       </c>
       <c r="C613" s="2">
         <v>6346</v>
       </c>
       <c r="D613" s="2" t="s">
-        <v>1813</v>
+        <v>1812</v>
       </c>
       <c r="E613" s="2"/>
       <c r="F613" s="2"/>
       <c r="G613" s="2">
         <v>1967</v>
       </c>
       <c r="H613" s="2" t="s">
         <v>194</v>
       </c>
       <c r="I613" s="2" t="s">
+        <v>1813</v>
+      </c>
+      <c r="J613" s="2" t="s">
         <v>1814</v>
-      </c>
-[...1 lines deleted...]
-        <v>1815</v>
       </c>
     </row>
     <row r="614" spans="1:11">
       <c r="A614" s="3">
         <v>608</v>
       </c>
       <c r="B614" s="3">
         <v>109</v>
       </c>
       <c r="C614" s="3">
         <v>6836</v>
       </c>
       <c r="D614" s="3" t="s">
-        <v>1816</v>
+        <v>1815</v>
       </c>
       <c r="E614" s="3"/>
       <c r="F614" s="3"/>
       <c r="G614" s="3">
         <v>1987</v>
       </c>
       <c r="H614" s="3" t="s">
         <v>46</v>
       </c>
       <c r="I614" s="3" t="s">
+        <v>1816</v>
+      </c>
+      <c r="J614" s="3" t="s">
         <v>1817</v>
-      </c>
-[...1 lines deleted...]
-        <v>1818</v>
       </c>
     </row>
     <row r="615" spans="1:11">
       <c r="A615" s="2">
         <v>609</v>
       </c>
       <c r="B615" s="2">
         <v>51</v>
       </c>
       <c r="C615" s="2">
         <v>6928</v>
       </c>
       <c r="D615" s="2" t="s">
-        <v>1819</v>
+        <v>1818</v>
       </c>
       <c r="E615" s="2" t="s">
         <v>227</v>
       </c>
       <c r="F615" s="2"/>
       <c r="G615" s="2">
         <v>1978</v>
       </c>
       <c r="H615" s="2" t="s">
         <v>25</v>
       </c>
       <c r="I615" s="2" t="s">
+        <v>1819</v>
+      </c>
+      <c r="J615" s="2" t="s">
         <v>1820</v>
-      </c>
-[...1 lines deleted...]
-        <v>1821</v>
       </c>
     </row>
     <row r="616" spans="1:11">
       <c r="A616" s="3">
         <v>610</v>
       </c>
       <c r="B616" s="3">
         <v>108</v>
       </c>
       <c r="C616" s="3">
         <v>7054</v>
       </c>
       <c r="D616" s="3" t="s">
-        <v>1822</v>
+        <v>1821</v>
       </c>
       <c r="E616" s="3" t="s">
         <v>679</v>
       </c>
       <c r="F616" s="3"/>
       <c r="G616" s="3">
         <v>1995</v>
       </c>
       <c r="H616" s="3" t="s">
         <v>12</v>
       </c>
       <c r="I616" s="3" t="s">
+        <v>1822</v>
+      </c>
+      <c r="J616" s="3" t="s">
         <v>1823</v>
-      </c>
-[...1 lines deleted...]
-        <v>1824</v>
       </c>
     </row>
     <row r="617" spans="1:11">
       <c r="A617" s="2">
         <v>611</v>
       </c>
       <c r="B617" s="2">
         <v>52</v>
       </c>
       <c r="C617" s="2">
         <v>6738</v>
       </c>
       <c r="D617" s="2" t="s">
+        <v>1824</v>
+      </c>
+      <c r="E617" s="2" t="s">
         <v>1825</v>
-      </c>
-[...1 lines deleted...]
-        <v>1826</v>
       </c>
       <c r="F617" s="2"/>
       <c r="G617" s="2">
         <v>1977</v>
       </c>
       <c r="H617" s="2" t="s">
         <v>25</v>
       </c>
       <c r="I617" s="2" t="s">
+        <v>1826</v>
+      </c>
+      <c r="J617" s="2" t="s">
         <v>1827</v>
-      </c>
-[...1 lines deleted...]
-        <v>1828</v>
       </c>
     </row>
     <row r="618" spans="1:11">
       <c r="A618" s="3">
         <v>612</v>
       </c>
       <c r="B618" s="3">
         <v>152</v>
       </c>
       <c r="C618" s="3">
         <v>6992</v>
       </c>
       <c r="D618" s="3" t="s">
-        <v>1829</v>
+        <v>1828</v>
       </c>
       <c r="E618" s="3" t="s">
         <v>1143</v>
       </c>
       <c r="F618" s="3"/>
       <c r="G618" s="3">
         <v>2002</v>
       </c>
       <c r="H618" s="3" t="s">
         <v>28</v>
       </c>
       <c r="I618" s="3" t="s">
+        <v>1829</v>
+      </c>
+      <c r="J618" s="3" t="s">
         <v>1830</v>
-      </c>
-[...1 lines deleted...]
-        <v>1831</v>
       </c>
     </row>
     <row r="619" spans="1:11">
       <c r="A619" s="2">
         <v>613</v>
       </c>
       <c r="B619" s="2">
         <v>153</v>
       </c>
       <c r="C619" s="2">
         <v>6621</v>
       </c>
       <c r="D619" s="2" t="s">
-        <v>1832</v>
+        <v>1831</v>
       </c>
       <c r="E619" s="2"/>
       <c r="F619" s="2"/>
       <c r="G619" s="2">
         <v>1999</v>
       </c>
       <c r="H619" s="2" t="s">
         <v>28</v>
       </c>
       <c r="I619" s="2" t="s">
+        <v>1832</v>
+      </c>
+      <c r="J619" s="2" t="s">
         <v>1833</v>
-      </c>
-[...1 lines deleted...]
-        <v>1834</v>
       </c>
     </row>
     <row r="620" spans="1:11">
       <c r="A620" s="3">
         <v>614</v>
       </c>
       <c r="B620" s="3">
         <v>154</v>
       </c>
       <c r="C620" s="3">
         <v>6431</v>
       </c>
       <c r="D620" s="3" t="s">
-        <v>1835</v>
+        <v>1834</v>
       </c>
       <c r="E620" s="3"/>
       <c r="F620" s="3"/>
       <c r="G620" s="3">
         <v>1999</v>
       </c>
       <c r="H620" s="3" t="s">
         <v>28</v>
       </c>
       <c r="I620" s="3" t="s">
+        <v>1835</v>
+      </c>
+      <c r="J620" s="3" t="s">
         <v>1836</v>
-      </c>
-[...1 lines deleted...]
-        <v>1837</v>
       </c>
     </row>
     <row r="621" spans="1:11">
       <c r="A621" s="2">
         <v>615</v>
       </c>
       <c r="B621" s="2">
         <v>109</v>
       </c>
       <c r="C621" s="2">
         <v>6840</v>
       </c>
       <c r="D621" s="2" t="s">
+        <v>1837</v>
+      </c>
+      <c r="E621" s="2" t="s">
         <v>1838</v>
-      </c>
-[...1 lines deleted...]
-        <v>1839</v>
       </c>
       <c r="F621" s="2"/>
       <c r="G621" s="2">
         <v>1996</v>
       </c>
       <c r="H621" s="2" t="s">
         <v>12</v>
       </c>
       <c r="I621" s="2" t="s">
+        <v>1839</v>
+      </c>
+      <c r="J621" s="2" t="s">
         <v>1840</v>
-      </c>
-[...1 lines deleted...]
-        <v>1841</v>
       </c>
     </row>
     <row r="622" spans="1:11">
       <c r="A622" s="3">
         <v>616</v>
       </c>
       <c r="B622" s="3">
         <v>155</v>
       </c>
       <c r="C622" s="3">
         <v>6701</v>
       </c>
       <c r="D622" s="3" t="s">
-        <v>1842</v>
+        <v>1841</v>
       </c>
       <c r="E622" s="3" t="s">
         <v>573</v>
       </c>
       <c r="F622" s="3"/>
       <c r="G622" s="3">
         <v>1999</v>
       </c>
       <c r="H622" s="3" t="s">
         <v>28</v>
       </c>
       <c r="I622" s="3" t="s">
+        <v>1842</v>
+      </c>
+      <c r="J622" s="3" t="s">
         <v>1843</v>
-      </c>
-[...1 lines deleted...]
-        <v>1844</v>
       </c>
     </row>
     <row r="623" spans="1:11">
       <c r="A623" s="2">
         <v>617</v>
       </c>
       <c r="B623" s="2">
         <v>110</v>
       </c>
       <c r="C623" s="2">
         <v>7142</v>
       </c>
       <c r="D623" s="2" t="s">
+        <v>1844</v>
+      </c>
+      <c r="E623" s="2" t="s">
         <v>1845</v>
-      </c>
-[...1 lines deleted...]
-        <v>1846</v>
       </c>
       <c r="F623" s="2"/>
       <c r="G623" s="2">
         <v>1994</v>
       </c>
       <c r="H623" s="2" t="s">
         <v>12</v>
       </c>
       <c r="I623" s="2" t="s">
-        <v>1847</v>
+        <v>1846</v>
       </c>
       <c r="J623" s="2" t="s">
-        <v>1774</v>
+        <v>1773</v>
       </c>
     </row>
     <row r="624" spans="1:11">
       <c r="A624" s="3">
         <v>618</v>
       </c>
       <c r="B624" s="3">
         <v>53</v>
       </c>
       <c r="C624" s="3">
         <v>6320</v>
       </c>
       <c r="D624" s="3" t="s">
-        <v>1848</v>
+        <v>1847</v>
       </c>
       <c r="E624" s="3"/>
       <c r="F624" s="3"/>
       <c r="G624" s="3">
         <v>1981</v>
       </c>
       <c r="H624" s="3" t="s">
         <v>25</v>
       </c>
       <c r="I624" s="3" t="s">
+        <v>1848</v>
+      </c>
+      <c r="J624" s="3" t="s">
         <v>1849</v>
-      </c>
-[...1 lines deleted...]
-        <v>1850</v>
       </c>
     </row>
     <row r="625" spans="1:11">
       <c r="A625" s="2">
         <v>619</v>
       </c>
       <c r="B625" s="2">
         <v>110</v>
       </c>
       <c r="C625" s="2">
         <v>6629</v>
       </c>
       <c r="D625" s="2" t="s">
-        <v>1851</v>
+        <v>1850</v>
       </c>
       <c r="E625" s="2"/>
       <c r="F625" s="2"/>
       <c r="G625" s="2">
         <v>1991</v>
       </c>
       <c r="H625" s="2" t="s">
         <v>46</v>
       </c>
       <c r="I625" s="2" t="s">
+        <v>1851</v>
+      </c>
+      <c r="J625" s="2" t="s">
         <v>1852</v>
-      </c>
-[...1 lines deleted...]
-        <v>1853</v>
       </c>
     </row>
     <row r="626" spans="1:11">
       <c r="A626" s="3">
         <v>620</v>
       </c>
       <c r="B626" s="3">
         <v>156</v>
       </c>
       <c r="C626" s="3">
         <v>7099</v>
       </c>
       <c r="D626" s="3" t="s">
-        <v>1854</v>
+        <v>1853</v>
       </c>
       <c r="E626" s="3" t="s">
         <v>397</v>
       </c>
       <c r="F626" s="3"/>
       <c r="G626" s="3">
         <v>2002</v>
       </c>
       <c r="H626" s="3" t="s">
         <v>28</v>
       </c>
       <c r="I626" s="3" t="s">
+        <v>1854</v>
+      </c>
+      <c r="J626" s="3" t="s">
         <v>1855</v>
-      </c>
-[...1 lines deleted...]
-        <v>1856</v>
       </c>
     </row>
     <row r="627" spans="1:11">
       <c r="A627" s="2">
         <v>621</v>
       </c>
       <c r="B627" s="2">
         <v>8</v>
       </c>
       <c r="C627" s="2">
         <v>7133</v>
       </c>
       <c r="D627" s="2" t="s">
-        <v>1857</v>
+        <v>1856</v>
       </c>
       <c r="E627" s="2"/>
       <c r="F627" s="2"/>
       <c r="G627" s="2">
         <v>1959</v>
       </c>
       <c r="H627" s="2" t="s">
         <v>804</v>
       </c>
       <c r="I627" s="2" t="s">
+        <v>1857</v>
+      </c>
+      <c r="J627" s="2" t="s">
         <v>1858</v>
-      </c>
-[...1 lines deleted...]
-        <v>1859</v>
       </c>
     </row>
     <row r="628" spans="1:11">
       <c r="A628" s="3">
         <v>622</v>
       </c>
       <c r="B628" s="3">
         <v>9</v>
       </c>
       <c r="C628" s="3">
         <v>6204</v>
       </c>
       <c r="D628" s="3" t="s">
-        <v>1860</v>
+        <v>1859</v>
       </c>
       <c r="E628" s="3" t="s">
         <v>502</v>
       </c>
       <c r="F628" s="3"/>
       <c r="G628" s="3">
         <v>1961</v>
       </c>
       <c r="H628" s="3" t="s">
         <v>804</v>
       </c>
       <c r="I628" s="3" t="s">
+        <v>1860</v>
+      </c>
+      <c r="J628" s="3" t="s">
         <v>1861</v>
-      </c>
-[...1 lines deleted...]
-        <v>1862</v>
       </c>
     </row>
     <row r="629" spans="1:11">
       <c r="A629" s="2">
         <v>623</v>
       </c>
       <c r="B629" s="2">
         <v>10</v>
       </c>
       <c r="C629" s="2">
         <v>6624</v>
       </c>
       <c r="D629" s="2" t="s">
-        <v>1863</v>
+        <v>1862</v>
       </c>
       <c r="E629" s="2" t="s">
         <v>1339</v>
       </c>
       <c r="F629" s="2"/>
       <c r="G629" s="2">
         <v>1958</v>
       </c>
       <c r="H629" s="2" t="s">
         <v>804</v>
       </c>
       <c r="I629" s="2" t="s">
+        <v>1863</v>
+      </c>
+      <c r="J629" s="2" t="s">
         <v>1864</v>
-      </c>
-[...1 lines deleted...]
-        <v>1865</v>
       </c>
     </row>
     <row r="630" spans="1:11">
       <c r="A630" s="3">
         <v>624</v>
       </c>
       <c r="B630" s="3">
         <v>28</v>
       </c>
       <c r="C630" s="3">
         <v>6761</v>
       </c>
       <c r="D630" s="3" t="s">
+        <v>1865</v>
+      </c>
+      <c r="E630" s="3" t="s">
         <v>1866</v>
-      </c>
-[...1 lines deleted...]
-        <v>1867</v>
       </c>
       <c r="F630" s="3"/>
       <c r="G630" s="3">
         <v>1967</v>
       </c>
       <c r="H630" s="3" t="s">
         <v>194</v>
       </c>
       <c r="I630" s="3" t="s">
+        <v>1867</v>
+      </c>
+      <c r="J630" s="3" t="s">
         <v>1868</v>
-      </c>
-[...1 lines deleted...]
-        <v>1869</v>
       </c>
     </row>
     <row r="631" spans="1:11">
       <c r="A631" s="2">
         <v>625</v>
       </c>
       <c r="B631" s="2">
         <v>157</v>
       </c>
       <c r="C631" s="2">
         <v>7136</v>
       </c>
       <c r="D631" s="2" t="s">
-        <v>1870</v>
+        <v>1869</v>
       </c>
       <c r="E631" s="2"/>
       <c r="F631" s="2"/>
       <c r="G631" s="2">
         <v>1997</v>
       </c>
       <c r="H631" s="2" t="s">
         <v>28</v>
       </c>
       <c r="I631" s="2" t="s">
+        <v>1870</v>
+      </c>
+      <c r="J631" s="2" t="s">
         <v>1871</v>
-      </c>
-[...1 lines deleted...]
-        <v>1872</v>
       </c>
     </row>
     <row r="632" spans="1:11">
       <c r="A632" s="3">
         <v>626</v>
       </c>
       <c r="B632" s="3">
         <v>158</v>
       </c>
       <c r="C632" s="3">
         <v>7028</v>
       </c>
       <c r="D632" s="3" t="s">
+        <v>1872</v>
+      </c>
+      <c r="E632" s="3" t="s">
         <v>1873</v>
-      </c>
-[...1 lines deleted...]
-        <v>1874</v>
       </c>
       <c r="F632" s="3"/>
       <c r="G632" s="3">
         <v>1997</v>
       </c>
       <c r="H632" s="3" t="s">
         <v>28</v>
       </c>
       <c r="I632" s="3" t="s">
+        <v>1874</v>
+      </c>
+      <c r="J632" s="3" t="s">
         <v>1875</v>
-      </c>
-[...1 lines deleted...]
-        <v>1876</v>
       </c>
     </row>
     <row r="633" spans="1:11">
       <c r="A633" s="2">
         <v>627</v>
       </c>
       <c r="B633" s="2">
         <v>111</v>
       </c>
       <c r="C633" s="2">
         <v>7029</v>
       </c>
       <c r="D633" s="2" t="s">
-        <v>1877</v>
+        <v>1876</v>
       </c>
       <c r="E633" s="2" t="s">
-        <v>1874</v>
+        <v>1873</v>
       </c>
       <c r="F633" s="2"/>
       <c r="G633" s="2">
         <v>1992</v>
       </c>
       <c r="H633" s="2" t="s">
         <v>12</v>
       </c>
       <c r="I633" s="2" t="s">
+        <v>1874</v>
+      </c>
+      <c r="J633" s="2" t="s">
         <v>1875</v>
-      </c>
-[...1 lines deleted...]
-        <v>1876</v>
       </c>
     </row>
     <row r="634" spans="1:11">
       <c r="A634" s="3">
         <v>628</v>
       </c>
       <c r="B634" s="3">
         <v>54</v>
       </c>
       <c r="C634" s="3">
         <v>7184</v>
       </c>
       <c r="D634" s="3" t="s">
-        <v>1878</v>
+        <v>1877</v>
       </c>
       <c r="E634" s="3" t="s">
         <v>53</v>
       </c>
       <c r="F634" s="3"/>
       <c r="G634" s="3">
         <v>1977</v>
       </c>
       <c r="H634" s="3" t="s">
         <v>25</v>
       </c>
       <c r="I634" s="3" t="s">
-        <v>1875</v>
+        <v>1874</v>
       </c>
       <c r="J634" s="3" t="s">
-        <v>1879</v>
+        <v>1878</v>
       </c>
     </row>
     <row r="635" spans="1:11">
       <c r="A635" s="2">
         <v>629</v>
       </c>
       <c r="B635" s="2">
         <v>111</v>
       </c>
       <c r="C635" s="2">
         <v>6930</v>
       </c>
       <c r="D635" s="2" t="s">
-        <v>1880</v>
+        <v>1879</v>
       </c>
       <c r="E635" s="2"/>
       <c r="F635" s="2"/>
       <c r="G635" s="2">
         <v>1987</v>
       </c>
       <c r="H635" s="2" t="s">
         <v>46</v>
       </c>
       <c r="I635" s="2" t="s">
+        <v>1880</v>
+      </c>
+      <c r="J635" s="2" t="s">
         <v>1881</v>
-      </c>
-[...1 lines deleted...]
-        <v>1882</v>
       </c>
     </row>
     <row r="636" spans="1:11">
       <c r="A636" s="3">
         <v>630</v>
       </c>
       <c r="B636" s="3">
         <v>76</v>
       </c>
       <c r="C636" s="3">
         <v>6104</v>
       </c>
       <c r="D636" s="3" t="s">
-        <v>1883</v>
+        <v>1882</v>
       </c>
       <c r="E636" s="3"/>
       <c r="F636" s="3"/>
       <c r="G636" s="3">
         <v>1982</v>
       </c>
       <c r="H636" s="3" t="s">
         <v>20</v>
       </c>
       <c r="I636" s="3" t="s">
+        <v>1883</v>
+      </c>
+      <c r="J636" s="3" t="s">
         <v>1884</v>
-      </c>
-[...1 lines deleted...]
-        <v>1885</v>
       </c>
     </row>
     <row r="637" spans="1:11">
       <c r="A637" s="2">
         <v>631</v>
       </c>
       <c r="B637" s="2">
         <v>159</v>
       </c>
       <c r="C637" s="2">
         <v>6619</v>
       </c>
       <c r="D637" s="2" t="s">
-        <v>1886</v>
+        <v>1885</v>
       </c>
       <c r="E637" s="2"/>
       <c r="F637" s="2"/>
       <c r="G637" s="2">
         <v>1999</v>
       </c>
       <c r="H637" s="2" t="s">
         <v>28</v>
       </c>
       <c r="I637" s="2" t="s">
+        <v>1886</v>
+      </c>
+      <c r="J637" s="2" t="s">
         <v>1887</v>
-      </c>
-[...1 lines deleted...]
-        <v>1888</v>
       </c>
     </row>
     <row r="638" spans="1:11">
       <c r="A638" s="3">
         <v>632</v>
       </c>
       <c r="B638" s="3">
         <v>160</v>
       </c>
       <c r="C638" s="3">
         <v>6123</v>
       </c>
       <c r="D638" s="3" t="s">
-        <v>1889</v>
+        <v>1888</v>
       </c>
       <c r="E638" s="3"/>
       <c r="F638" s="3"/>
       <c r="G638" s="3">
         <v>2000</v>
       </c>
       <c r="H638" s="3" t="s">
         <v>28</v>
       </c>
       <c r="I638" s="3" t="s">
+        <v>1889</v>
+      </c>
+      <c r="J638" s="3" t="s">
         <v>1890</v>
-      </c>
-[...1 lines deleted...]
-        <v>1891</v>
       </c>
     </row>
     <row r="639" spans="1:11">
       <c r="A639" s="2">
         <v>633</v>
       </c>
       <c r="B639" s="2">
         <v>112</v>
       </c>
       <c r="C639" s="2">
         <v>7112</v>
       </c>
       <c r="D639" s="2" t="s">
-        <v>1892</v>
+        <v>1891</v>
       </c>
       <c r="E639" s="2"/>
       <c r="F639" s="2"/>
       <c r="G639" s="2">
         <v>1989</v>
       </c>
       <c r="H639" s="2" t="s">
         <v>46</v>
       </c>
       <c r="I639" s="2" t="s">
+        <v>1892</v>
+      </c>
+      <c r="J639" s="2" t="s">
         <v>1893</v>
-      </c>
-[...1 lines deleted...]
-        <v>1894</v>
       </c>
     </row>
     <row r="640" spans="1:11">
       <c r="A640" s="3">
         <v>634</v>
       </c>
       <c r="B640" s="3">
         <v>112</v>
       </c>
       <c r="C640" s="3">
         <v>6905</v>
       </c>
       <c r="D640" s="3" t="s">
-        <v>1895</v>
+        <v>1894</v>
       </c>
       <c r="E640" s="3"/>
       <c r="F640" s="3"/>
       <c r="G640" s="3">
         <v>1996</v>
       </c>
       <c r="H640" s="3" t="s">
         <v>12</v>
       </c>
       <c r="I640" s="3" t="s">
+        <v>1895</v>
+      </c>
+      <c r="J640" s="3" t="s">
         <v>1896</v>
-      </c>
-[...1 lines deleted...]
-        <v>1897</v>
       </c>
     </row>
     <row r="641" spans="1:11">
       <c r="A641" s="2">
         <v>635</v>
       </c>
       <c r="B641" s="2">
         <v>23</v>
       </c>
       <c r="C641" s="2">
         <v>6747</v>
       </c>
       <c r="D641" s="2" t="s">
-        <v>1898</v>
+        <v>1897</v>
       </c>
       <c r="E641" s="2"/>
       <c r="F641" s="2"/>
       <c r="G641" s="2">
         <v>1962</v>
       </c>
       <c r="H641" s="2" t="s">
         <v>294</v>
       </c>
       <c r="I641" s="2" t="s">
+        <v>1898</v>
+      </c>
+      <c r="J641" s="2" t="s">
         <v>1899</v>
-      </c>
-[...1 lines deleted...]
-        <v>1900</v>
       </c>
     </row>
     <row r="642" spans="1:11">
       <c r="A642" s="3">
         <v>636</v>
       </c>
       <c r="B642" s="3">
         <v>161</v>
       </c>
       <c r="C642" s="3">
         <v>6404</v>
       </c>
       <c r="D642" s="3" t="s">
-        <v>1901</v>
+        <v>1900</v>
       </c>
       <c r="E642" s="3"/>
       <c r="F642" s="3"/>
       <c r="G642" s="3">
         <v>2001</v>
       </c>
       <c r="H642" s="3" t="s">
         <v>28</v>
       </c>
       <c r="I642" s="3" t="s">
+        <v>1901</v>
+      </c>
+      <c r="J642" s="3" t="s">
         <v>1902</v>
-      </c>
-[...1 lines deleted...]
-        <v>1903</v>
       </c>
     </row>
     <row r="643" spans="1:11">
       <c r="A643" s="2">
         <v>637</v>
       </c>
       <c r="B643" s="2">
         <v>113</v>
       </c>
       <c r="C643" s="2">
         <v>6529</v>
       </c>
       <c r="D643" s="2" t="s">
-        <v>1904</v>
+        <v>1903</v>
       </c>
       <c r="E643" s="2"/>
       <c r="F643" s="2"/>
       <c r="G643" s="2">
         <v>1991</v>
       </c>
       <c r="H643" s="2" t="s">
         <v>46</v>
       </c>
       <c r="I643" s="2" t="s">
+        <v>1904</v>
+      </c>
+      <c r="J643" s="2" t="s">
         <v>1905</v>
-      </c>
-[...1 lines deleted...]
-        <v>1906</v>
       </c>
     </row>
     <row r="644" spans="1:11">
       <c r="A644" s="3">
         <v>1</v>
       </c>
       <c r="B644" s="3">
         <v>1</v>
       </c>
       <c r="C644" s="3">
         <v>6265</v>
       </c>
       <c r="D644" s="3" t="s">
+        <v>1906</v>
+      </c>
+      <c r="E644" s="3" t="s">
         <v>1907</v>
-      </c>
-[...1 lines deleted...]
-        <v>1908</v>
       </c>
       <c r="F644" s="3"/>
       <c r="G644" s="3">
         <v>2003</v>
       </c>
       <c r="H644" s="3" t="s">
+        <v>1908</v>
+      </c>
+      <c r="I644" s="3" t="s">
         <v>1909</v>
       </c>
-      <c r="I644" s="3" t="s">
+      <c r="J644" s="3" t="s">
         <v>1910</v>
-      </c>
-[...1 lines deleted...]
-        <v>1911</v>
       </c>
     </row>
     <row r="645" spans="1:11">
       <c r="A645" s="2">
         <v>2</v>
       </c>
       <c r="B645" s="2">
         <v>1</v>
       </c>
       <c r="C645" s="2">
         <v>6857</v>
       </c>
       <c r="D645" s="2" t="s">
-        <v>1912</v>
+        <v>1911</v>
       </c>
       <c r="E645" s="2" t="s">
-        <v>1793</v>
+        <v>1792</v>
       </c>
       <c r="F645" s="2"/>
       <c r="G645" s="2">
         <v>1984</v>
       </c>
       <c r="H645" s="2" t="s">
+        <v>1912</v>
+      </c>
+      <c r="I645" s="2" t="s">
         <v>1913</v>
       </c>
-      <c r="I645" s="2" t="s">
+      <c r="J645" s="2" t="s">
         <v>1914</v>
-      </c>
-[...1 lines deleted...]
-        <v>1915</v>
       </c>
     </row>
     <row r="646" spans="1:11">
       <c r="A646" s="3">
         <v>3</v>
       </c>
       <c r="B646" s="3">
         <v>2</v>
       </c>
       <c r="C646" s="3">
         <v>7189</v>
       </c>
       <c r="D646" s="3" t="s">
-        <v>1916</v>
+        <v>1915</v>
       </c>
       <c r="E646" s="3"/>
       <c r="F646" s="3"/>
       <c r="G646" s="3">
         <v>1998</v>
       </c>
       <c r="H646" s="3" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I646" s="3" t="s">
-        <v>1917</v>
+        <v>1916</v>
       </c>
       <c r="J646" s="3" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="647" spans="1:11">
       <c r="A647" s="2">
         <v>4</v>
       </c>
       <c r="B647" s="2">
         <v>3</v>
       </c>
       <c r="C647" s="2">
         <v>6114</v>
       </c>
       <c r="D647" s="2" t="s">
-        <v>1918</v>
+        <v>1917</v>
       </c>
       <c r="E647" s="2"/>
       <c r="F647" s="2"/>
       <c r="G647" s="2">
         <v>2001</v>
       </c>
       <c r="H647" s="2" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I647" s="2" t="s">
+        <v>1918</v>
+      </c>
+      <c r="J647" s="2" t="s">
         <v>1919</v>
-      </c>
-[...1 lines deleted...]
-        <v>1920</v>
       </c>
     </row>
     <row r="648" spans="1:11">
       <c r="A648" s="3">
         <v>5</v>
       </c>
       <c r="B648" s="3">
         <v>1</v>
       </c>
       <c r="C648" s="3">
         <v>6690</v>
       </c>
       <c r="D648" s="3" t="s">
-        <v>1921</v>
+        <v>1920</v>
       </c>
       <c r="E648" s="3" t="s">
         <v>293</v>
       </c>
       <c r="F648" s="3"/>
       <c r="G648" s="3">
         <v>1996</v>
       </c>
       <c r="H648" s="3" t="s">
+        <v>1921</v>
+      </c>
+      <c r="I648" s="3" t="s">
         <v>1922</v>
       </c>
-      <c r="I648" s="3" t="s">
+      <c r="J648" s="3" t="s">
         <v>1923</v>
-      </c>
-[...1 lines deleted...]
-        <v>1924</v>
       </c>
     </row>
     <row r="649" spans="1:11">
       <c r="A649" s="2">
         <v>6</v>
       </c>
       <c r="B649" s="2">
         <v>2</v>
       </c>
       <c r="C649" s="2">
         <v>6558</v>
       </c>
       <c r="D649" s="2" t="s">
-        <v>1925</v>
+        <v>1924</v>
       </c>
       <c r="E649" s="2"/>
       <c r="F649" s="2"/>
       <c r="G649" s="2">
         <v>1992</v>
       </c>
       <c r="H649" s="2" t="s">
+        <v>1921</v>
+      </c>
+      <c r="I649" s="2" t="s">
+        <v>1925</v>
+      </c>
+      <c r="J649" s="2" t="s">
         <v>1922</v>
-      </c>
-[...4 lines deleted...]
-        <v>1923</v>
       </c>
     </row>
     <row r="650" spans="1:11">
       <c r="A650" s="3">
         <v>7</v>
       </c>
       <c r="B650" s="3">
         <v>4</v>
       </c>
       <c r="C650" s="3">
         <v>6947</v>
       </c>
       <c r="D650" s="3" t="s">
-        <v>1927</v>
+        <v>1926</v>
       </c>
       <c r="E650" s="3" t="s">
         <v>99</v>
       </c>
       <c r="F650" s="3"/>
       <c r="G650" s="3">
         <v>2002</v>
       </c>
       <c r="H650" s="3" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I650" s="3" t="s">
+        <v>1927</v>
+      </c>
+      <c r="J650" s="3" t="s">
         <v>1928</v>
-      </c>
-[...1 lines deleted...]
-        <v>1929</v>
       </c>
     </row>
     <row r="651" spans="1:11">
       <c r="A651" s="2">
         <v>8</v>
       </c>
       <c r="B651" s="2">
         <v>1</v>
       </c>
       <c r="C651" s="2">
         <v>6883</v>
       </c>
       <c r="D651" s="2" t="s">
+        <v>1929</v>
+      </c>
+      <c r="E651" s="2" t="s">
         <v>1930</v>
-      </c>
-[...1 lines deleted...]
-        <v>1931</v>
       </c>
       <c r="F651" s="2"/>
       <c r="G651" s="2">
         <v>1971</v>
       </c>
       <c r="H651" s="2" t="s">
+        <v>1931</v>
+      </c>
+      <c r="I651" s="2" t="s">
         <v>1932</v>
       </c>
-      <c r="I651" s="2" t="s">
+      <c r="J651" s="2" t="s">
         <v>1933</v>
-      </c>
-[...1 lines deleted...]
-        <v>1934</v>
       </c>
     </row>
     <row r="652" spans="1:11">
       <c r="A652" s="3">
         <v>9</v>
       </c>
       <c r="B652" s="3">
         <v>1</v>
       </c>
       <c r="C652" s="3">
         <v>6340</v>
       </c>
       <c r="D652" s="3" t="s">
-        <v>1935</v>
+        <v>1934</v>
       </c>
       <c r="E652" s="3" t="s">
         <v>285</v>
       </c>
       <c r="F652" s="3"/>
       <c r="G652" s="3">
         <v>1979</v>
       </c>
       <c r="H652" s="3" t="s">
+        <v>1935</v>
+      </c>
+      <c r="I652" s="3" t="s">
         <v>1936</v>
-      </c>
-[...1 lines deleted...]
-        <v>1937</v>
       </c>
       <c r="J652" s="3" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="653" spans="1:11">
       <c r="A653" s="2">
         <v>10</v>
       </c>
       <c r="B653" s="2">
         <v>2</v>
       </c>
       <c r="C653" s="2">
         <v>6268</v>
       </c>
       <c r="D653" s="2" t="s">
-        <v>1938</v>
+        <v>1937</v>
       </c>
       <c r="E653" s="2"/>
       <c r="F653" s="2"/>
       <c r="G653" s="2">
         <v>1985</v>
       </c>
       <c r="H653" s="2" t="s">
-        <v>1913</v>
+        <v>1912</v>
       </c>
       <c r="I653" s="2" t="s">
+        <v>1938</v>
+      </c>
+      <c r="J653" s="2" t="s">
         <v>1939</v>
-      </c>
-[...1 lines deleted...]
-        <v>1940</v>
       </c>
     </row>
     <row r="654" spans="1:11">
       <c r="A654" s="3">
         <v>11</v>
       </c>
       <c r="B654" s="3">
         <v>3</v>
       </c>
       <c r="C654" s="3">
         <v>6722</v>
       </c>
       <c r="D654" s="3" t="s">
-        <v>1941</v>
+        <v>1940</v>
       </c>
       <c r="E654" s="3" t="s">
         <v>573</v>
       </c>
       <c r="F654" s="3"/>
       <c r="G654" s="3">
         <v>1996</v>
       </c>
       <c r="H654" s="3" t="s">
-        <v>1922</v>
+        <v>1921</v>
       </c>
       <c r="I654" s="3" t="s">
-        <v>1942</v>
+        <v>1941</v>
       </c>
       <c r="J654" s="3" t="s">
-        <v>1940</v>
+        <v>1939</v>
       </c>
     </row>
     <row r="655" spans="1:11">
       <c r="A655" s="2">
         <v>12</v>
       </c>
       <c r="B655" s="2">
         <v>1</v>
       </c>
       <c r="C655" s="2">
         <v>7116</v>
       </c>
       <c r="D655" s="2" t="s">
+        <v>1942</v>
+      </c>
+      <c r="E655" s="2" t="s">
         <v>1943</v>
-      </c>
-[...1 lines deleted...]
-        <v>1944</v>
       </c>
       <c r="F655" s="2"/>
       <c r="G655" s="2">
         <v>1989</v>
       </c>
       <c r="H655" s="2" t="s">
+        <v>1944</v>
+      </c>
+      <c r="I655" s="2" t="s">
         <v>1945</v>
       </c>
-      <c r="I655" s="2" t="s">
+      <c r="J655" s="2" t="s">
         <v>1946</v>
-      </c>
-[...1 lines deleted...]
-        <v>1947</v>
       </c>
     </row>
     <row r="656" spans="1:11">
       <c r="A656" s="3">
         <v>13</v>
       </c>
       <c r="B656" s="3">
         <v>2</v>
       </c>
       <c r="C656" s="3">
         <v>7182</v>
       </c>
       <c r="D656" s="3" t="s">
-        <v>1948</v>
+        <v>1947</v>
       </c>
       <c r="E656" s="3" t="s">
         <v>384</v>
       </c>
       <c r="F656" s="3"/>
       <c r="G656" s="3">
         <v>1980</v>
       </c>
       <c r="H656" s="3" t="s">
-        <v>1936</v>
+        <v>1935</v>
       </c>
       <c r="I656" s="3" t="s">
         <v>428</v>
       </c>
       <c r="J656" s="3" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="657" spans="1:11">
       <c r="A657" s="2">
         <v>14</v>
       </c>
       <c r="B657" s="2">
         <v>5</v>
       </c>
       <c r="C657" s="2">
         <v>6458</v>
       </c>
       <c r="D657" s="2" t="s">
-        <v>1949</v>
+        <v>1948</v>
       </c>
       <c r="E657" s="2" t="s">
         <v>205</v>
       </c>
       <c r="F657" s="2"/>
       <c r="G657" s="2">
         <v>1998</v>
       </c>
       <c r="H657" s="2" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I657" s="2" t="s">
+        <v>1949</v>
+      </c>
+      <c r="J657" s="2" t="s">
         <v>1950</v>
-      </c>
-[...1 lines deleted...]
-        <v>1951</v>
       </c>
     </row>
     <row r="658" spans="1:11">
       <c r="A658" s="3">
         <v>15</v>
       </c>
       <c r="B658" s="3">
         <v>3</v>
       </c>
       <c r="C658" s="3">
         <v>6405</v>
       </c>
       <c r="D658" s="3" t="s">
+        <v>1951</v>
+      </c>
+      <c r="E658" s="3" t="s">
         <v>1952</v>
-      </c>
-[...1 lines deleted...]
-        <v>1953</v>
       </c>
       <c r="F658" s="3"/>
       <c r="G658" s="3">
         <v>1983</v>
       </c>
       <c r="H658" s="3" t="s">
-        <v>1913</v>
+        <v>1912</v>
       </c>
       <c r="I658" s="3" t="s">
+        <v>1953</v>
+      </c>
+      <c r="J658" s="3" t="s">
         <v>1954</v>
-      </c>
-[...1 lines deleted...]
-        <v>1955</v>
       </c>
     </row>
     <row r="659" spans="1:11">
       <c r="A659" s="2">
         <v>16</v>
       </c>
       <c r="B659" s="2">
         <v>6</v>
       </c>
       <c r="C659" s="2">
         <v>6389</v>
       </c>
       <c r="D659" s="2" t="s">
-        <v>1956</v>
+        <v>1955</v>
       </c>
       <c r="E659" s="2" t="s">
         <v>149</v>
       </c>
       <c r="F659" s="2"/>
       <c r="G659" s="2">
         <v>2002</v>
       </c>
       <c r="H659" s="2" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I659" s="2" t="s">
         <v>439</v>
       </c>
       <c r="J659" s="2" t="s">
-        <v>1957</v>
+        <v>1956</v>
       </c>
     </row>
     <row r="660" spans="1:11">
       <c r="A660" s="3">
         <v>17</v>
       </c>
       <c r="B660" s="3">
         <v>4</v>
       </c>
       <c r="C660" s="3">
         <v>6945</v>
       </c>
       <c r="D660" s="3" t="s">
-        <v>1958</v>
+        <v>1957</v>
       </c>
       <c r="E660" s="3" t="s">
         <v>99</v>
       </c>
       <c r="F660" s="3"/>
       <c r="G660" s="3">
         <v>1986</v>
       </c>
       <c r="H660" s="3" t="s">
-        <v>1913</v>
+        <v>1912</v>
       </c>
       <c r="I660" s="3" t="s">
+        <v>1958</v>
+      </c>
+      <c r="J660" s="3" t="s">
         <v>1959</v>
-      </c>
-[...1 lines deleted...]
-        <v>1960</v>
       </c>
     </row>
     <row r="661" spans="1:11">
       <c r="A661" s="2">
         <v>18</v>
       </c>
       <c r="B661" s="2">
         <v>2</v>
       </c>
       <c r="C661" s="2">
         <v>6987</v>
       </c>
       <c r="D661" s="2" t="s">
-        <v>1961</v>
+        <v>1960</v>
       </c>
       <c r="E661" s="2"/>
       <c r="F661" s="2"/>
       <c r="G661" s="2">
         <v>1987</v>
       </c>
       <c r="H661" s="2" t="s">
-        <v>1945</v>
+        <v>1944</v>
       </c>
       <c r="I661" s="2" t="s">
         <v>490</v>
       </c>
       <c r="J661" s="2" t="s">
-        <v>1962</v>
+        <v>1961</v>
       </c>
     </row>
     <row r="662" spans="1:11">
       <c r="A662" s="3">
         <v>19</v>
       </c>
       <c r="B662" s="3">
         <v>5</v>
       </c>
       <c r="C662" s="3">
         <v>6830</v>
       </c>
       <c r="D662" s="3" t="s">
-        <v>1963</v>
+        <v>1962</v>
       </c>
       <c r="E662" s="3" t="s">
         <v>75</v>
       </c>
       <c r="F662" s="3"/>
       <c r="G662" s="3">
         <v>1985</v>
       </c>
       <c r="H662" s="3" t="s">
-        <v>1913</v>
+        <v>1912</v>
       </c>
       <c r="I662" s="3" t="s">
+        <v>1963</v>
+      </c>
+      <c r="J662" s="3" t="s">
         <v>1964</v>
-      </c>
-[...1 lines deleted...]
-        <v>1965</v>
       </c>
     </row>
     <row r="663" spans="1:11">
       <c r="A663" s="2">
         <v>20</v>
       </c>
       <c r="B663" s="2">
         <v>7</v>
       </c>
       <c r="C663" s="2">
         <v>6904</v>
       </c>
       <c r="D663" s="2" t="s">
-        <v>1966</v>
+        <v>1965</v>
       </c>
       <c r="E663" s="2"/>
       <c r="F663" s="2"/>
       <c r="G663" s="2">
         <v>1997</v>
       </c>
       <c r="H663" s="2" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I663" s="2" t="s">
+        <v>1966</v>
+      </c>
+      <c r="J663" s="2" t="s">
         <v>1967</v>
-      </c>
-[...1 lines deleted...]
-        <v>1968</v>
       </c>
     </row>
     <row r="664" spans="1:11">
       <c r="A664" s="3">
         <v>21</v>
       </c>
       <c r="B664" s="3">
         <v>4</v>
       </c>
       <c r="C664" s="3">
         <v>6467</v>
       </c>
       <c r="D664" s="3" t="s">
-        <v>1969</v>
+        <v>1968</v>
       </c>
       <c r="E664" s="3"/>
       <c r="F664" s="3"/>
       <c r="G664" s="3">
         <v>1992</v>
       </c>
       <c r="H664" s="3" t="s">
-        <v>1922</v>
+        <v>1921</v>
       </c>
       <c r="I664" s="3" t="s">
         <v>594</v>
       </c>
       <c r="J664" s="3" t="s">
-        <v>1970</v>
+        <v>1969</v>
       </c>
     </row>
     <row r="665" spans="1:11">
       <c r="A665" s="2">
         <v>22</v>
       </c>
       <c r="B665" s="2">
         <v>3</v>
       </c>
       <c r="C665" s="2">
         <v>7082</v>
       </c>
       <c r="D665" s="2" t="s">
-        <v>1971</v>
+        <v>1970</v>
       </c>
       <c r="E665" s="2" t="s">
         <v>61</v>
       </c>
       <c r="F665" s="2"/>
       <c r="G665" s="2">
         <v>1991</v>
       </c>
       <c r="H665" s="2" t="s">
-        <v>1945</v>
+        <v>1944</v>
       </c>
       <c r="I665" s="2" t="s">
-        <v>1972</v>
+        <v>1971</v>
       </c>
       <c r="J665" s="2" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="666" spans="1:11">
       <c r="A666" s="3">
         <v>23</v>
       </c>
       <c r="B666" s="3">
         <v>8</v>
       </c>
       <c r="C666" s="3">
         <v>7134</v>
       </c>
       <c r="D666" s="3" t="s">
-        <v>1973</v>
+        <v>1972</v>
       </c>
       <c r="E666" s="3"/>
       <c r="F666" s="3"/>
       <c r="G666" s="3">
         <v>1999</v>
       </c>
       <c r="H666" s="3" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I666" s="3" t="s">
+        <v>1973</v>
+      </c>
+      <c r="J666" s="3" t="s">
         <v>1974</v>
-      </c>
-[...1 lines deleted...]
-        <v>1975</v>
       </c>
     </row>
     <row r="667" spans="1:11">
       <c r="A667" s="2">
         <v>24</v>
       </c>
       <c r="B667" s="2">
         <v>9</v>
       </c>
       <c r="C667" s="2">
         <v>6376</v>
       </c>
       <c r="D667" s="2" t="s">
-        <v>1976</v>
+        <v>1975</v>
       </c>
       <c r="E667" s="2"/>
       <c r="F667" s="2"/>
       <c r="G667" s="2">
         <v>1997</v>
       </c>
       <c r="H667" s="2" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I667" s="2" t="s">
+        <v>1976</v>
+      </c>
+      <c r="J667" s="2" t="s">
         <v>1977</v>
-      </c>
-[...1 lines deleted...]
-        <v>1978</v>
       </c>
     </row>
     <row r="668" spans="1:11">
       <c r="A668" s="3">
         <v>25</v>
       </c>
       <c r="B668" s="3">
         <v>10</v>
       </c>
       <c r="C668" s="3">
         <v>6109</v>
       </c>
       <c r="D668" s="3" t="s">
-        <v>1979</v>
+        <v>1978</v>
       </c>
       <c r="E668" s="3"/>
       <c r="F668" s="3"/>
       <c r="G668" s="3">
         <v>1999</v>
       </c>
       <c r="H668" s="3" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I668" s="3" t="s">
         <v>705</v>
       </c>
       <c r="J668" s="3" t="s">
-        <v>1980</v>
+        <v>1979</v>
       </c>
     </row>
     <row r="669" spans="1:11">
       <c r="A669" s="2">
         <v>26</v>
       </c>
       <c r="B669" s="2">
         <v>4</v>
       </c>
       <c r="C669" s="2">
         <v>6250</v>
       </c>
       <c r="D669" s="2" t="s">
-        <v>1981</v>
+        <v>1980</v>
       </c>
       <c r="E669" s="2"/>
       <c r="F669" s="2"/>
       <c r="G669" s="2">
         <v>1990</v>
       </c>
       <c r="H669" s="2" t="s">
-        <v>1945</v>
+        <v>1944</v>
       </c>
       <c r="I669" s="2" t="s">
-        <v>1982</v>
+        <v>1981</v>
       </c>
       <c r="J669" s="2" t="s">
         <v>696</v>
       </c>
     </row>
     <row r="670" spans="1:11">
       <c r="A670" s="3">
         <v>27</v>
       </c>
       <c r="B670" s="3">
         <v>6</v>
       </c>
       <c r="C670" s="3">
         <v>6831</v>
       </c>
       <c r="D670" s="3" t="s">
-        <v>1983</v>
+        <v>1982</v>
       </c>
       <c r="E670" s="3" t="s">
         <v>24</v>
       </c>
       <c r="F670" s="3"/>
       <c r="G670" s="3">
         <v>1984</v>
       </c>
       <c r="H670" s="3" t="s">
-        <v>1913</v>
+        <v>1912</v>
       </c>
       <c r="I670" s="3" t="s">
         <v>836</v>
       </c>
       <c r="J670" s="3" t="s">
-        <v>1984</v>
+        <v>1983</v>
       </c>
     </row>
     <row r="671" spans="1:11">
       <c r="A671" s="2">
         <v>28</v>
       </c>
       <c r="B671" s="2">
         <v>5</v>
       </c>
       <c r="C671" s="2">
         <v>6463</v>
       </c>
       <c r="D671" s="2" t="s">
-        <v>1985</v>
+        <v>1984</v>
       </c>
       <c r="E671" s="2" t="s">
         <v>1066</v>
       </c>
       <c r="F671" s="2"/>
       <c r="G671" s="2">
         <v>1994</v>
       </c>
       <c r="H671" s="2" t="s">
-        <v>1922</v>
+        <v>1921</v>
       </c>
       <c r="I671" s="2" t="s">
-        <v>1986</v>
+        <v>1985</v>
       </c>
       <c r="J671" s="2" t="s">
         <v>711</v>
       </c>
     </row>
     <row r="672" spans="1:11">
       <c r="A672" s="3">
         <v>29</v>
       </c>
       <c r="B672" s="3">
         <v>11</v>
       </c>
       <c r="C672" s="3">
         <v>6954</v>
       </c>
       <c r="D672" s="3" t="s">
-        <v>1987</v>
+        <v>1986</v>
       </c>
       <c r="E672" s="3"/>
       <c r="F672" s="3"/>
       <c r="G672" s="3">
         <v>2001</v>
       </c>
       <c r="H672" s="3" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I672" s="3" t="s">
+        <v>1987</v>
+      </c>
+      <c r="J672" s="3" t="s">
         <v>1988</v>
-      </c>
-[...1 lines deleted...]
-        <v>1989</v>
       </c>
     </row>
     <row r="673" spans="1:11">
       <c r="A673" s="2">
         <v>30</v>
       </c>
       <c r="B673" s="2">
         <v>12</v>
       </c>
       <c r="C673" s="2">
         <v>6366</v>
       </c>
       <c r="D673" s="2" t="s">
-        <v>1990</v>
+        <v>1989</v>
       </c>
       <c r="E673" s="2"/>
       <c r="F673" s="2"/>
       <c r="G673" s="2">
         <v>2000</v>
       </c>
       <c r="H673" s="2" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I673" s="2" t="s">
-        <v>1991</v>
+        <v>1990</v>
       </c>
       <c r="J673" s="2" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="674" spans="1:11">
       <c r="A674" s="3">
         <v>31</v>
       </c>
       <c r="B674" s="3">
         <v>7</v>
       </c>
       <c r="C674" s="3">
         <v>7085</v>
       </c>
       <c r="D674" s="3" t="s">
-        <v>1992</v>
+        <v>1991</v>
       </c>
       <c r="E674" s="3" t="s">
         <v>149</v>
       </c>
       <c r="F674" s="3"/>
       <c r="G674" s="3">
         <v>1984</v>
       </c>
       <c r="H674" s="3" t="s">
-        <v>1913</v>
+        <v>1912</v>
       </c>
       <c r="I674" s="3" t="s">
         <v>716</v>
       </c>
       <c r="J674" s="3" t="s">
-        <v>1993</v>
+        <v>1992</v>
       </c>
     </row>
     <row r="675" spans="1:11">
       <c r="A675" s="2">
         <v>32</v>
       </c>
       <c r="B675" s="2">
         <v>5</v>
       </c>
       <c r="C675" s="2">
         <v>6646</v>
       </c>
       <c r="D675" s="2" t="s">
-        <v>1994</v>
+        <v>1993</v>
       </c>
       <c r="E675" s="2"/>
       <c r="F675" s="2"/>
       <c r="G675" s="2">
         <v>1987</v>
       </c>
       <c r="H675" s="2" t="s">
-        <v>1945</v>
+        <v>1944</v>
       </c>
       <c r="I675" s="2" t="s">
+        <v>1994</v>
+      </c>
+      <c r="J675" s="2" t="s">
         <v>1995</v>
-      </c>
-[...1 lines deleted...]
-        <v>1996</v>
       </c>
     </row>
     <row r="676" spans="1:11">
       <c r="A676" s="3">
         <v>33</v>
       </c>
       <c r="B676" s="3">
         <v>13</v>
       </c>
       <c r="C676" s="3">
         <v>7091</v>
       </c>
       <c r="D676" s="3" t="s">
-        <v>1997</v>
+        <v>1996</v>
       </c>
       <c r="E676" s="3" t="s">
         <v>149</v>
       </c>
       <c r="F676" s="3"/>
       <c r="G676" s="3">
         <v>2000</v>
       </c>
       <c r="H676" s="3" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I676" s="3" t="s">
+        <v>1997</v>
+      </c>
+      <c r="J676" s="3" t="s">
         <v>1998</v>
-      </c>
-[...1 lines deleted...]
-        <v>1999</v>
       </c>
     </row>
     <row r="677" spans="1:11">
       <c r="A677" s="2">
         <v>34</v>
       </c>
       <c r="B677" s="2">
         <v>6</v>
       </c>
       <c r="C677" s="2">
         <v>7186</v>
       </c>
       <c r="D677" s="2" t="s">
-        <v>2000</v>
+        <v>1999</v>
       </c>
       <c r="E677" s="2" t="s">
         <v>99</v>
       </c>
       <c r="F677" s="2"/>
       <c r="G677" s="2">
         <v>1996</v>
       </c>
       <c r="H677" s="2" t="s">
-        <v>1922</v>
+        <v>1921</v>
       </c>
       <c r="I677" s="2" t="s">
         <v>730</v>
       </c>
       <c r="J677" s="2" t="s">
         <v>731</v>
       </c>
     </row>
     <row r="678" spans="1:11">
       <c r="A678" s="3">
         <v>35</v>
       </c>
       <c r="B678" s="3">
         <v>8</v>
       </c>
       <c r="C678" s="3">
         <v>6236</v>
       </c>
       <c r="D678" s="3" t="s">
-        <v>2001</v>
+        <v>2000</v>
       </c>
       <c r="E678" s="3"/>
       <c r="F678" s="3"/>
       <c r="G678" s="3">
         <v>1983</v>
       </c>
       <c r="H678" s="3" t="s">
-        <v>1913</v>
+        <v>1912</v>
       </c>
       <c r="I678" s="3" t="s">
+        <v>2001</v>
+      </c>
+      <c r="J678" s="3" t="s">
         <v>2002</v>
-      </c>
-[...1 lines deleted...]
-        <v>2003</v>
       </c>
     </row>
     <row r="679" spans="1:11">
       <c r="A679" s="2">
         <v>36</v>
       </c>
       <c r="B679" s="2">
         <v>6</v>
       </c>
       <c r="C679" s="2">
         <v>6010</v>
       </c>
       <c r="D679" s="2" t="s">
+        <v>2003</v>
+      </c>
+      <c r="E679" s="2" t="s">
         <v>2004</v>
-      </c>
-[...1 lines deleted...]
-        <v>2005</v>
       </c>
       <c r="F679" s="2"/>
       <c r="G679" s="2">
         <v>1990</v>
       </c>
       <c r="H679" s="2" t="s">
-        <v>1945</v>
+        <v>1944</v>
       </c>
       <c r="I679" s="2" t="s">
-        <v>2006</v>
+        <v>2005</v>
       </c>
       <c r="J679" s="2" t="s">
-        <v>2003</v>
+        <v>2002</v>
       </c>
     </row>
     <row r="680" spans="1:11">
       <c r="A680" s="3">
         <v>37</v>
       </c>
       <c r="B680" s="3">
         <v>9</v>
       </c>
       <c r="C680" s="3">
         <v>6523</v>
       </c>
       <c r="D680" s="3" t="s">
+        <v>2006</v>
+      </c>
+      <c r="E680" s="3" t="s">
         <v>2007</v>
-      </c>
-[...1 lines deleted...]
-        <v>2008</v>
       </c>
       <c r="F680" s="3"/>
       <c r="G680" s="3">
         <v>1985</v>
       </c>
       <c r="H680" s="3" t="s">
-        <v>1913</v>
+        <v>1912</v>
       </c>
       <c r="I680" s="3" t="s">
-        <v>2009</v>
+        <v>2008</v>
       </c>
       <c r="J680" s="3" t="s">
         <v>743</v>
       </c>
     </row>
     <row r="681" spans="1:11">
       <c r="A681" s="2">
         <v>38</v>
       </c>
       <c r="B681" s="2">
         <v>7</v>
       </c>
       <c r="C681" s="2">
         <v>7187</v>
       </c>
       <c r="D681" s="2" t="s">
-        <v>2010</v>
+        <v>2009</v>
       </c>
       <c r="E681" s="2"/>
       <c r="F681" s="2"/>
       <c r="G681" s="2">
         <v>1995</v>
       </c>
       <c r="H681" s="2" t="s">
-        <v>1922</v>
+        <v>1921</v>
       </c>
       <c r="I681" s="2" t="s">
+        <v>2010</v>
+      </c>
+      <c r="J681" s="2" t="s">
         <v>2011</v>
-      </c>
-[...1 lines deleted...]
-        <v>2012</v>
       </c>
     </row>
     <row r="682" spans="1:11">
       <c r="A682" s="3">
         <v>39</v>
       </c>
       <c r="B682" s="3">
         <v>10</v>
       </c>
       <c r="C682" s="3">
         <v>6258</v>
       </c>
       <c r="D682" s="3" t="s">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="E682" s="3"/>
       <c r="F682" s="3"/>
       <c r="G682" s="3">
         <v>1984</v>
       </c>
       <c r="H682" s="3" t="s">
-        <v>1913</v>
+        <v>1912</v>
       </c>
       <c r="I682" s="3" t="s">
+        <v>2013</v>
+      </c>
+      <c r="J682" s="3" t="s">
         <v>2014</v>
-      </c>
-[...1 lines deleted...]
-        <v>2015</v>
       </c>
     </row>
     <row r="683" spans="1:11">
       <c r="A683" s="2">
         <v>40</v>
       </c>
       <c r="B683" s="2">
         <v>7</v>
       </c>
       <c r="C683" s="2">
         <v>6025</v>
       </c>
       <c r="D683" s="2" t="s">
-        <v>2016</v>
+        <v>2015</v>
       </c>
       <c r="E683" s="2"/>
       <c r="F683" s="2"/>
       <c r="G683" s="2">
         <v>1991</v>
       </c>
       <c r="H683" s="2" t="s">
-        <v>1945</v>
+        <v>1944</v>
       </c>
       <c r="I683" s="2" t="s">
         <v>785</v>
       </c>
       <c r="J683" s="2" t="s">
-        <v>2017</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="684" spans="1:11">
       <c r="A684" s="3">
         <v>41</v>
       </c>
       <c r="B684" s="3">
         <v>14</v>
       </c>
       <c r="C684" s="3">
         <v>6745</v>
       </c>
       <c r="D684" s="3" t="s">
-        <v>2018</v>
+        <v>2017</v>
       </c>
       <c r="E684" s="3" t="s">
         <v>149</v>
       </c>
       <c r="F684" s="3"/>
       <c r="G684" s="3">
         <v>1997</v>
       </c>
       <c r="H684" s="3" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I684" s="3" t="s">
-        <v>1974</v>
+        <v>1973</v>
       </c>
       <c r="J684" s="3" t="s">
-        <v>2019</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="685" spans="1:11">
       <c r="A685" s="2">
         <v>42</v>
       </c>
       <c r="B685" s="2">
         <v>8</v>
       </c>
       <c r="C685" s="2">
         <v>6111</v>
       </c>
       <c r="D685" s="2" t="s">
-        <v>2020</v>
+        <v>2019</v>
       </c>
       <c r="E685" s="2"/>
       <c r="F685" s="2"/>
       <c r="G685" s="2">
         <v>1996</v>
       </c>
       <c r="H685" s="2" t="s">
-        <v>1922</v>
+        <v>1921</v>
       </c>
       <c r="I685" s="2" t="s">
         <v>971</v>
       </c>
       <c r="J685" s="2" t="s">
-        <v>1974</v>
+        <v>1973</v>
       </c>
     </row>
     <row r="686" spans="1:11">
       <c r="A686" s="3">
         <v>43</v>
       </c>
       <c r="B686" s="3">
         <v>15</v>
       </c>
       <c r="C686" s="3">
         <v>6791</v>
       </c>
       <c r="D686" s="3" t="s">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="E686" s="3"/>
       <c r="F686" s="3"/>
       <c r="G686" s="3">
         <v>2000</v>
       </c>
       <c r="H686" s="3" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I686" s="3" t="s">
         <v>977</v>
       </c>
       <c r="J686" s="3" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="687" spans="1:11">
       <c r="A687" s="2">
         <v>44</v>
       </c>
       <c r="B687" s="2">
         <v>16</v>
       </c>
       <c r="C687" s="2">
         <v>6886</v>
       </c>
       <c r="D687" s="2" t="s">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="E687" s="2"/>
       <c r="F687" s="2"/>
       <c r="G687" s="2">
         <v>1997</v>
       </c>
       <c r="H687" s="2" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I687" s="2" t="s">
+        <v>2022</v>
+      </c>
+      <c r="J687" s="2" t="s">
         <v>2023</v>
-      </c>
-[...1 lines deleted...]
-        <v>2024</v>
       </c>
     </row>
     <row r="688" spans="1:11">
       <c r="A688" s="3">
         <v>45</v>
       </c>
       <c r="B688" s="3">
         <v>9</v>
       </c>
       <c r="C688" s="3">
         <v>6354</v>
       </c>
       <c r="D688" s="3" t="s">
+        <v>2024</v>
+      </c>
+      <c r="E688" s="3" t="s">
         <v>2025</v>
-      </c>
-[...1 lines deleted...]
-        <v>2026</v>
       </c>
       <c r="F688" s="3"/>
       <c r="G688" s="3">
         <v>1995</v>
       </c>
       <c r="H688" s="3" t="s">
-        <v>1922</v>
+        <v>1921</v>
       </c>
       <c r="I688" s="3" t="s">
+        <v>2026</v>
+      </c>
+      <c r="J688" s="3" t="s">
         <v>2027</v>
-      </c>
-[...1 lines deleted...]
-        <v>2028</v>
       </c>
     </row>
     <row r="689" spans="1:11">
       <c r="A689" s="2">
         <v>46</v>
       </c>
       <c r="B689" s="2">
         <v>8</v>
       </c>
       <c r="C689" s="2">
         <v>6221</v>
       </c>
       <c r="D689" s="2" t="s">
-        <v>2029</v>
+        <v>2028</v>
       </c>
       <c r="E689" s="2"/>
       <c r="F689" s="2"/>
       <c r="G689" s="2">
         <v>1987</v>
       </c>
       <c r="H689" s="2" t="s">
-        <v>1945</v>
+        <v>1944</v>
       </c>
       <c r="I689" s="2" t="s">
-        <v>2030</v>
+        <v>2029</v>
       </c>
       <c r="J689" s="2" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="690" spans="1:11">
       <c r="A690" s="3">
         <v>47</v>
       </c>
       <c r="B690" s="3">
         <v>10</v>
       </c>
       <c r="C690" s="3">
         <v>6275</v>
       </c>
       <c r="D690" s="3" t="s">
-        <v>2031</v>
+        <v>2030</v>
       </c>
       <c r="E690" s="3"/>
       <c r="F690" s="3"/>
       <c r="G690" s="3">
         <v>1992</v>
       </c>
       <c r="H690" s="3" t="s">
-        <v>1922</v>
+        <v>1921</v>
       </c>
       <c r="I690" s="3" t="s">
-        <v>1991</v>
+        <v>1990</v>
       </c>
       <c r="J690" s="3" t="s">
-        <v>2032</v>
+        <v>2031</v>
       </c>
     </row>
     <row r="691" spans="1:11">
       <c r="A691" s="2">
         <v>48</v>
       </c>
       <c r="B691" s="2">
         <v>17</v>
       </c>
       <c r="C691" s="2">
         <v>6166</v>
       </c>
       <c r="D691" s="2" t="s">
-        <v>2033</v>
+        <v>2032</v>
       </c>
       <c r="E691" s="2"/>
       <c r="F691" s="2"/>
       <c r="G691" s="2">
         <v>2000</v>
       </c>
       <c r="H691" s="2" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I691" s="2" t="s">
         <v>993</v>
       </c>
       <c r="J691" s="2" t="s">
-        <v>1988</v>
+        <v>1987</v>
       </c>
     </row>
     <row r="692" spans="1:11">
       <c r="A692" s="3">
         <v>49</v>
       </c>
       <c r="B692" s="3">
         <v>18</v>
       </c>
       <c r="C692" s="3">
         <v>6043</v>
       </c>
       <c r="D692" s="3" t="s">
-        <v>2034</v>
+        <v>2033</v>
       </c>
       <c r="E692" s="3"/>
       <c r="F692" s="3"/>
       <c r="G692" s="3">
         <v>2000</v>
       </c>
       <c r="H692" s="3" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I692" s="3" t="s">
-        <v>2035</v>
+        <v>2034</v>
       </c>
       <c r="J692" s="3" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="693" spans="1:11">
       <c r="A693" s="2">
         <v>50</v>
       </c>
       <c r="B693" s="2">
         <v>11</v>
       </c>
       <c r="C693" s="2">
         <v>6455</v>
       </c>
       <c r="D693" s="2" t="s">
-        <v>2036</v>
+        <v>2035</v>
       </c>
       <c r="E693" s="2"/>
       <c r="F693" s="2"/>
       <c r="G693" s="2">
         <v>1994</v>
       </c>
       <c r="H693" s="2" t="s">
-        <v>1922</v>
+        <v>1921</v>
       </c>
       <c r="I693" s="2" t="s">
-        <v>2037</v>
+        <v>2036</v>
       </c>
       <c r="J693" s="2" t="s">
         <v>864</v>
       </c>
     </row>
     <row r="694" spans="1:11">
       <c r="A694" s="3">
         <v>51</v>
       </c>
       <c r="B694" s="3">
         <v>9</v>
       </c>
       <c r="C694" s="3">
         <v>6347</v>
       </c>
       <c r="D694" s="3" t="s">
-        <v>2038</v>
+        <v>2037</v>
       </c>
       <c r="E694" s="3" t="s">
         <v>163</v>
       </c>
       <c r="F694" s="3"/>
       <c r="G694" s="3">
         <v>1989</v>
       </c>
       <c r="H694" s="3" t="s">
-        <v>1945</v>
+        <v>1944</v>
       </c>
       <c r="I694" s="3" t="s">
         <v>868</v>
       </c>
       <c r="J694" s="3" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="695" spans="1:11">
       <c r="A695" s="2">
         <v>52</v>
       </c>
       <c r="B695" s="2">
         <v>1</v>
       </c>
       <c r="C695" s="2">
         <v>6698</v>
       </c>
       <c r="D695" s="2" t="s">
-        <v>2039</v>
+        <v>2038</v>
       </c>
       <c r="E695" s="2"/>
       <c r="F695" s="2"/>
       <c r="G695" s="2">
         <v>1976</v>
       </c>
       <c r="H695" s="2" t="s">
+        <v>2039</v>
+      </c>
+      <c r="I695" s="2" t="s">
         <v>2040</v>
       </c>
-      <c r="I695" s="2" t="s">
+      <c r="J695" s="2" t="s">
         <v>2041</v>
-      </c>
-[...1 lines deleted...]
-        <v>2042</v>
       </c>
     </row>
     <row r="696" spans="1:11">
       <c r="A696" s="3">
         <v>53</v>
       </c>
       <c r="B696" s="3">
         <v>10</v>
       </c>
       <c r="C696" s="3">
         <v>6359</v>
       </c>
       <c r="D696" s="3" t="s">
-        <v>2043</v>
+        <v>2042</v>
       </c>
       <c r="E696" s="3"/>
       <c r="F696" s="3"/>
       <c r="G696" s="3">
         <v>1989</v>
       </c>
       <c r="H696" s="3" t="s">
-        <v>1945</v>
+        <v>1944</v>
       </c>
       <c r="I696" s="3" t="s">
         <v>765</v>
       </c>
       <c r="J696" s="3" t="s">
-        <v>2044</v>
+        <v>2043</v>
       </c>
     </row>
     <row r="697" spans="1:11">
       <c r="A697" s="2">
         <v>54</v>
       </c>
       <c r="B697" s="2">
         <v>19</v>
       </c>
       <c r="C697" s="2">
         <v>6508</v>
       </c>
       <c r="D697" s="2" t="s">
-        <v>2045</v>
+        <v>2044</v>
       </c>
       <c r="E697" s="2"/>
       <c r="F697" s="2"/>
       <c r="G697" s="2">
         <v>1999</v>
       </c>
       <c r="H697" s="2" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I697" s="2" t="s">
         <v>904</v>
       </c>
       <c r="J697" s="2" t="s">
-        <v>2009</v>
+        <v>2008</v>
       </c>
     </row>
     <row r="698" spans="1:11">
       <c r="A698" s="3">
         <v>55</v>
       </c>
       <c r="B698" s="3">
         <v>11</v>
       </c>
       <c r="C698" s="3">
         <v>6343</v>
       </c>
       <c r="D698" s="3" t="s">
-        <v>2046</v>
+        <v>2045</v>
       </c>
       <c r="E698" s="3" t="s">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="F698" s="3"/>
       <c r="G698" s="3">
         <v>1984</v>
       </c>
       <c r="H698" s="3" t="s">
-        <v>1913</v>
+        <v>1912</v>
       </c>
       <c r="I698" s="3" t="s">
+        <v>2046</v>
+      </c>
+      <c r="J698" s="3" t="s">
         <v>2047</v>
-      </c>
-[...1 lines deleted...]
-        <v>2048</v>
       </c>
     </row>
     <row r="699" spans="1:11">
       <c r="A699" s="2">
         <v>56</v>
       </c>
       <c r="B699" s="2">
         <v>20</v>
       </c>
       <c r="C699" s="2">
         <v>6336</v>
       </c>
       <c r="D699" s="2" t="s">
-        <v>2049</v>
+        <v>2048</v>
       </c>
       <c r="E699" s="2"/>
       <c r="F699" s="2"/>
       <c r="G699" s="2">
         <v>1997</v>
       </c>
       <c r="H699" s="2" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I699" s="2" t="s">
-        <v>2050</v>
+        <v>2049</v>
       </c>
       <c r="J699" s="2" t="s">
         <v>771</v>
       </c>
     </row>
     <row r="700" spans="1:11">
       <c r="A700" s="3">
         <v>57</v>
       </c>
       <c r="B700" s="3">
         <v>21</v>
       </c>
       <c r="C700" s="3">
         <v>6748</v>
       </c>
       <c r="D700" s="3" t="s">
-        <v>2051</v>
+        <v>2050</v>
       </c>
       <c r="E700" s="3" t="s">
         <v>953</v>
       </c>
       <c r="F700" s="3"/>
       <c r="G700" s="3">
         <v>1999</v>
       </c>
       <c r="H700" s="3" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I700" s="3" t="s">
         <v>745</v>
       </c>
       <c r="J700" s="3" t="s">
-        <v>2052</v>
+        <v>2051</v>
       </c>
     </row>
     <row r="701" spans="1:11">
       <c r="A701" s="2">
         <v>58</v>
       </c>
       <c r="B701" s="2">
         <v>12</v>
       </c>
       <c r="C701" s="2">
         <v>6118</v>
       </c>
       <c r="D701" s="2" t="s">
-        <v>2053</v>
+        <v>2052</v>
       </c>
       <c r="E701" s="2"/>
       <c r="F701" s="2"/>
       <c r="G701" s="2">
         <v>1993</v>
       </c>
       <c r="H701" s="2" t="s">
-        <v>1922</v>
+        <v>1921</v>
       </c>
       <c r="I701" s="2" t="s">
-        <v>2054</v>
+        <v>2053</v>
       </c>
       <c r="J701" s="2" t="s">
         <v>951</v>
       </c>
     </row>
     <row r="702" spans="1:11">
       <c r="A702" s="3">
         <v>59</v>
       </c>
       <c r="B702" s="3">
         <v>3</v>
       </c>
       <c r="C702" s="3">
         <v>6522</v>
       </c>
       <c r="D702" s="3" t="s">
-        <v>2055</v>
+        <v>2054</v>
       </c>
       <c r="E702" s="3" t="s">
         <v>201</v>
       </c>
       <c r="F702" s="3"/>
       <c r="G702" s="3">
         <v>1978</v>
       </c>
       <c r="H702" s="3" t="s">
-        <v>1936</v>
+        <v>1935</v>
       </c>
       <c r="I702" s="3" t="s">
         <v>1097</v>
       </c>
       <c r="J702" s="3" t="s">
         <v>951</v>
       </c>
     </row>
     <row r="703" spans="1:11">
       <c r="A703" s="2">
         <v>60</v>
       </c>
       <c r="B703" s="2">
         <v>4</v>
       </c>
       <c r="C703" s="2">
         <v>7171</v>
       </c>
       <c r="D703" s="2" t="s">
-        <v>2056</v>
+        <v>2055</v>
       </c>
       <c r="E703" s="2" t="s">
         <v>125</v>
       </c>
       <c r="F703" s="2"/>
       <c r="G703" s="2">
         <v>1981</v>
       </c>
       <c r="H703" s="2" t="s">
-        <v>1936</v>
+        <v>1935</v>
       </c>
       <c r="I703" s="2" t="s">
-        <v>2057</v>
+        <v>2056</v>
       </c>
       <c r="J703" s="2" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="704" spans="1:11">
       <c r="A704" s="3">
         <v>61</v>
       </c>
       <c r="B704" s="3">
         <v>11</v>
       </c>
       <c r="C704" s="3">
         <v>6447</v>
       </c>
       <c r="D704" s="3" t="s">
-        <v>2058</v>
+        <v>2057</v>
       </c>
       <c r="E704" s="3"/>
       <c r="F704" s="3"/>
       <c r="G704" s="3">
         <v>1987</v>
       </c>
       <c r="H704" s="3" t="s">
-        <v>1945</v>
+        <v>1944</v>
       </c>
       <c r="I704" s="3" t="s">
+        <v>2058</v>
+      </c>
+      <c r="J704" s="3" t="s">
         <v>2059</v>
-      </c>
-[...1 lines deleted...]
-        <v>2060</v>
       </c>
     </row>
     <row r="705" spans="1:11">
       <c r="A705" s="2">
         <v>62</v>
       </c>
       <c r="B705" s="2">
         <v>12</v>
       </c>
       <c r="C705" s="2">
         <v>6193</v>
       </c>
       <c r="D705" s="2" t="s">
-        <v>2061</v>
+        <v>2060</v>
       </c>
       <c r="E705" s="2"/>
       <c r="F705" s="2"/>
       <c r="G705" s="2">
         <v>1982</v>
       </c>
       <c r="H705" s="2" t="s">
-        <v>1913</v>
+        <v>1912</v>
       </c>
       <c r="I705" s="2" t="s">
-        <v>2062</v>
+        <v>2061</v>
       </c>
       <c r="J705" s="2" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="706" spans="1:11">
       <c r="A706" s="3">
         <v>63</v>
       </c>
       <c r="B706" s="3">
         <v>1</v>
       </c>
       <c r="C706" s="3">
         <v>6739</v>
       </c>
       <c r="D706" s="3" t="s">
-        <v>2063</v>
+        <v>2062</v>
       </c>
       <c r="E706" s="3"/>
       <c r="F706" s="3"/>
       <c r="G706" s="3">
         <v>2007</v>
       </c>
       <c r="H706" s="3" t="s">
-        <v>2064</v>
+        <v>2063</v>
       </c>
       <c r="I706" s="3" t="s">
         <v>987</v>
       </c>
       <c r="J706" s="3" t="s">
         <v>988</v>
       </c>
     </row>
     <row r="707" spans="1:11">
       <c r="A707" s="2">
         <v>64</v>
       </c>
       <c r="B707" s="2">
         <v>2</v>
       </c>
       <c r="C707" s="2">
         <v>6880</v>
       </c>
       <c r="D707" s="2" t="s">
-        <v>2065</v>
+        <v>2064</v>
       </c>
       <c r="E707" s="2" t="s">
         <v>573</v>
       </c>
       <c r="F707" s="2"/>
       <c r="G707" s="2">
         <v>1972</v>
       </c>
       <c r="H707" s="2" t="s">
-        <v>2040</v>
+        <v>2039</v>
       </c>
       <c r="I707" s="2" t="s">
+        <v>2065</v>
+      </c>
+      <c r="J707" s="2" t="s">
         <v>2066</v>
-      </c>
-[...1 lines deleted...]
-        <v>2067</v>
       </c>
     </row>
     <row r="708" spans="1:11">
       <c r="A708" s="3">
         <v>65</v>
       </c>
       <c r="B708" s="3">
         <v>22</v>
       </c>
       <c r="C708" s="3">
         <v>7058</v>
       </c>
       <c r="D708" s="3" t="s">
-        <v>2068</v>
+        <v>2067</v>
       </c>
       <c r="E708" s="3"/>
       <c r="F708" s="3"/>
       <c r="G708" s="3">
         <v>1998</v>
       </c>
       <c r="H708" s="3" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I708" s="3" t="s">
         <v>1174</v>
       </c>
       <c r="J708" s="3" t="s">
-        <v>2027</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="709" spans="1:11">
       <c r="A709" s="2">
         <v>66</v>
       </c>
       <c r="B709" s="2">
         <v>1</v>
       </c>
       <c r="C709" s="2">
         <v>6965</v>
       </c>
       <c r="D709" s="2" t="s">
+        <v>2068</v>
+      </c>
+      <c r="E709" s="2" t="s">
         <v>2069</v>
-      </c>
-[...1 lines deleted...]
-        <v>2070</v>
       </c>
       <c r="F709" s="2"/>
       <c r="G709" s="2">
         <v>1966</v>
       </c>
       <c r="H709" s="2" t="s">
+        <v>2070</v>
+      </c>
+      <c r="I709" s="2" t="s">
         <v>2071</v>
       </c>
-      <c r="I709" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J709" s="2" t="s">
-        <v>2030</v>
+        <v>2029</v>
       </c>
     </row>
     <row r="710" spans="1:11">
       <c r="A710" s="3">
         <v>67</v>
       </c>
       <c r="B710" s="3">
         <v>12</v>
       </c>
       <c r="C710" s="3">
         <v>6596</v>
       </c>
       <c r="D710" s="3" t="s">
-        <v>2073</v>
+        <v>2072</v>
       </c>
       <c r="E710" s="3" t="s">
         <v>1066</v>
       </c>
       <c r="F710" s="3"/>
       <c r="G710" s="3">
         <v>1991</v>
       </c>
       <c r="H710" s="3" t="s">
-        <v>1945</v>
+        <v>1944</v>
       </c>
       <c r="I710" s="3" t="s">
+        <v>2073</v>
+      </c>
+      <c r="J710" s="3" t="s">
         <v>2074</v>
-      </c>
-[...1 lines deleted...]
-        <v>2075</v>
       </c>
     </row>
     <row r="711" spans="1:11">
       <c r="A711" s="2">
         <v>68</v>
       </c>
       <c r="B711" s="2">
         <v>13</v>
       </c>
       <c r="C711" s="2">
         <v>6242</v>
       </c>
       <c r="D711" s="2" t="s">
+        <v>2075</v>
+      </c>
+      <c r="E711" s="2" t="s">
         <v>2076</v>
-      </c>
-[...1 lines deleted...]
-        <v>2077</v>
       </c>
       <c r="F711" s="2"/>
       <c r="G711" s="2">
         <v>1990</v>
       </c>
       <c r="H711" s="2" t="s">
-        <v>1945</v>
+        <v>1944</v>
       </c>
       <c r="I711" s="2" t="s">
         <v>1192</v>
       </c>
       <c r="J711" s="2" t="s">
-        <v>2078</v>
+        <v>2077</v>
       </c>
     </row>
     <row r="712" spans="1:11">
       <c r="A712" s="3">
         <v>69</v>
       </c>
       <c r="B712" s="3">
         <v>13</v>
       </c>
       <c r="C712" s="3">
         <v>6574</v>
       </c>
       <c r="D712" s="3" t="s">
-        <v>2079</v>
+        <v>2078</v>
       </c>
       <c r="E712" s="3" t="s">
         <v>536</v>
       </c>
       <c r="F712" s="3"/>
       <c r="G712" s="3">
         <v>1984</v>
       </c>
       <c r="H712" s="3" t="s">
-        <v>1913</v>
+        <v>1912</v>
       </c>
       <c r="I712" s="3" t="s">
+        <v>2079</v>
+      </c>
+      <c r="J712" s="3" t="s">
         <v>2080</v>
-      </c>
-[...1 lines deleted...]
-        <v>2081</v>
       </c>
     </row>
     <row r="713" spans="1:11">
       <c r="A713" s="2">
         <v>70</v>
       </c>
       <c r="B713" s="2">
         <v>23</v>
       </c>
       <c r="C713" s="2">
         <v>6276</v>
       </c>
       <c r="D713" s="2" t="s">
-        <v>2082</v>
+        <v>2081</v>
       </c>
       <c r="E713" s="2"/>
       <c r="F713" s="2"/>
       <c r="G713" s="2">
         <v>2000</v>
       </c>
       <c r="H713" s="2" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I713" s="2" t="s">
-        <v>2083</v>
+        <v>2082</v>
       </c>
       <c r="J713" s="2" t="s">
-        <v>2081</v>
+        <v>2080</v>
       </c>
     </row>
     <row r="714" spans="1:11">
       <c r="A714" s="3">
         <v>71</v>
       </c>
       <c r="B714" s="3">
         <v>5</v>
       </c>
       <c r="C714" s="3">
         <v>6283</v>
       </c>
       <c r="D714" s="3" t="s">
+        <v>2083</v>
+      </c>
+      <c r="E714" s="3" t="s">
         <v>2084</v>
-      </c>
-[...1 lines deleted...]
-        <v>2085</v>
       </c>
       <c r="F714" s="3"/>
       <c r="G714" s="3">
         <v>1977</v>
       </c>
       <c r="H714" s="3" t="s">
-        <v>1936</v>
+        <v>1935</v>
       </c>
       <c r="I714" s="3" t="s">
+        <v>2085</v>
+      </c>
+      <c r="J714" s="3" t="s">
         <v>2086</v>
-      </c>
-[...1 lines deleted...]
-        <v>2087</v>
       </c>
     </row>
     <row r="715" spans="1:11">
       <c r="A715" s="2">
         <v>72</v>
       </c>
       <c r="B715" s="2">
         <v>24</v>
       </c>
       <c r="C715" s="2">
         <v>3141</v>
       </c>
       <c r="D715" s="2" t="s">
-        <v>2088</v>
+        <v>2087</v>
       </c>
       <c r="E715" s="2" t="s">
         <v>75</v>
       </c>
       <c r="F715" s="2"/>
       <c r="G715" s="2">
         <v>2003</v>
       </c>
       <c r="H715" s="2" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I715" s="2" t="s">
-        <v>2089</v>
+        <v>2088</v>
       </c>
       <c r="J715" s="2" t="s">
         <v>996</v>
       </c>
     </row>
     <row r="716" spans="1:11">
       <c r="A716" s="3">
         <v>73</v>
       </c>
       <c r="B716" s="3">
         <v>14</v>
       </c>
       <c r="C716" s="3">
         <v>6912</v>
       </c>
       <c r="D716" s="3" t="s">
-        <v>2090</v>
+        <v>2089</v>
       </c>
       <c r="E716" s="3"/>
       <c r="F716" s="3"/>
       <c r="G716" s="3">
         <v>1986</v>
       </c>
       <c r="H716" s="3" t="s">
-        <v>1913</v>
+        <v>1912</v>
       </c>
       <c r="I716" s="3" t="s">
         <v>1044</v>
       </c>
       <c r="J716" s="3" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="717" spans="1:11">
       <c r="A717" s="2">
         <v>74</v>
       </c>
       <c r="B717" s="2">
         <v>25</v>
       </c>
       <c r="C717" s="2">
         <v>6037</v>
       </c>
       <c r="D717" s="2" t="s">
-        <v>2091</v>
+        <v>2090</v>
       </c>
       <c r="E717" s="2"/>
       <c r="F717" s="2"/>
       <c r="G717" s="2">
         <v>1998</v>
       </c>
       <c r="H717" s="2" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I717" s="2" t="s">
         <v>1255</v>
       </c>
       <c r="J717" s="2" t="s">
-        <v>2092</v>
+        <v>2091</v>
       </c>
     </row>
     <row r="718" spans="1:11">
       <c r="A718" s="3">
         <v>75</v>
       </c>
       <c r="B718" s="3">
         <v>14</v>
       </c>
       <c r="C718" s="3">
         <v>7078</v>
       </c>
       <c r="D718" s="3" t="s">
-        <v>2093</v>
+        <v>2092</v>
       </c>
       <c r="E718" s="3"/>
       <c r="F718" s="3"/>
       <c r="G718" s="3">
         <v>1990</v>
       </c>
       <c r="H718" s="3" t="s">
-        <v>1945</v>
+        <v>1944</v>
       </c>
       <c r="I718" s="3" t="s">
         <v>1280</v>
       </c>
       <c r="J718" s="3" t="s">
-        <v>2094</v>
+        <v>2093</v>
       </c>
     </row>
     <row r="719" spans="1:11">
       <c r="A719" s="2">
         <v>76</v>
       </c>
       <c r="B719" s="2">
         <v>15</v>
       </c>
       <c r="C719" s="2">
         <v>6251</v>
       </c>
       <c r="D719" s="2" t="s">
+        <v>2094</v>
+      </c>
+      <c r="E719" s="2" t="s">
         <v>2095</v>
-      </c>
-[...1 lines deleted...]
-        <v>2096</v>
       </c>
       <c r="F719" s="2"/>
       <c r="G719" s="2">
         <v>1985</v>
       </c>
       <c r="H719" s="2" t="s">
-        <v>1913</v>
+        <v>1912</v>
       </c>
       <c r="I719" s="2" t="s">
         <v>1092</v>
       </c>
       <c r="J719" s="2" t="s">
-        <v>2097</v>
+        <v>2096</v>
       </c>
     </row>
     <row r="720" spans="1:11">
       <c r="A720" s="3">
         <v>77</v>
       </c>
       <c r="B720" s="3">
         <v>13</v>
       </c>
       <c r="C720" s="3">
         <v>6640</v>
       </c>
       <c r="D720" s="3" t="s">
-        <v>2098</v>
+        <v>2097</v>
       </c>
       <c r="E720" s="3" t="s">
         <v>384</v>
       </c>
       <c r="F720" s="3"/>
       <c r="G720" s="3">
         <v>1996</v>
       </c>
       <c r="H720" s="3" t="s">
-        <v>1922</v>
+        <v>1921</v>
       </c>
       <c r="I720" s="3" t="s">
+        <v>2098</v>
+      </c>
+      <c r="J720" s="3" t="s">
         <v>2099</v>
-      </c>
-[...1 lines deleted...]
-        <v>2100</v>
       </c>
     </row>
     <row r="721" spans="1:11">
       <c r="A721" s="2">
         <v>78</v>
       </c>
       <c r="B721" s="2">
         <v>15</v>
       </c>
       <c r="C721" s="2">
         <v>6158</v>
       </c>
       <c r="D721" s="2" t="s">
-        <v>2101</v>
+        <v>2100</v>
       </c>
       <c r="E721" s="2"/>
       <c r="F721" s="2"/>
       <c r="G721" s="2">
         <v>1991</v>
       </c>
       <c r="H721" s="2" t="s">
-        <v>1945</v>
+        <v>1944</v>
       </c>
       <c r="I721" s="2" t="s">
-        <v>2102</v>
+        <v>2101</v>
       </c>
       <c r="J721" s="2" t="s">
-        <v>2054</v>
+        <v>2053</v>
       </c>
     </row>
     <row r="722" spans="1:11">
       <c r="A722" s="3">
         <v>79</v>
       </c>
       <c r="B722" s="3">
         <v>26</v>
       </c>
       <c r="C722" s="3">
         <v>6009</v>
       </c>
       <c r="D722" s="3" t="s">
-        <v>2103</v>
+        <v>2102</v>
       </c>
       <c r="E722" s="3"/>
       <c r="F722" s="3"/>
       <c r="G722" s="3">
         <v>2005</v>
       </c>
       <c r="H722" s="3" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I722" s="3" t="s">
         <v>1324</v>
       </c>
       <c r="J722" s="3" t="s">
         <v>1119</v>
       </c>
     </row>
     <row r="723" spans="1:11">
       <c r="A723" s="2">
         <v>80</v>
       </c>
       <c r="B723" s="2">
         <v>16</v>
       </c>
       <c r="C723" s="2">
         <v>6534</v>
       </c>
       <c r="D723" s="2" t="s">
+        <v>2103</v>
+      </c>
+      <c r="E723" s="2" t="s">
         <v>2104</v>
-      </c>
-[...1 lines deleted...]
-        <v>2105</v>
       </c>
       <c r="F723" s="2"/>
       <c r="G723" s="2">
         <v>1988</v>
       </c>
       <c r="H723" s="2" t="s">
-        <v>1945</v>
+        <v>1944</v>
       </c>
       <c r="I723" s="2" t="s">
+        <v>2105</v>
+      </c>
+      <c r="J723" s="2" t="s">
         <v>2106</v>
-      </c>
-[...1 lines deleted...]
-        <v>2107</v>
       </c>
     </row>
     <row r="724" spans="1:11">
       <c r="A724" s="3">
         <v>81</v>
       </c>
       <c r="B724" s="3">
         <v>17</v>
       </c>
       <c r="C724" s="3">
         <v>7080</v>
       </c>
       <c r="D724" s="3" t="s">
-        <v>2108</v>
+        <v>2107</v>
       </c>
       <c r="E724" s="3"/>
       <c r="F724" s="3"/>
       <c r="G724" s="3">
         <v>1991</v>
       </c>
       <c r="H724" s="3" t="s">
-        <v>1945</v>
+        <v>1944</v>
       </c>
       <c r="I724" s="3" t="s">
         <v>1298</v>
       </c>
       <c r="J724" s="3" t="s">
         <v>1131</v>
       </c>
     </row>
     <row r="725" spans="1:11">
       <c r="A725" s="2">
         <v>82</v>
       </c>
       <c r="B725" s="2">
         <v>14</v>
       </c>
       <c r="C725" s="2">
         <v>6095</v>
       </c>
       <c r="D725" s="2" t="s">
-        <v>2109</v>
+        <v>2108</v>
       </c>
       <c r="E725" s="2"/>
       <c r="F725" s="2"/>
       <c r="G725" s="2">
         <v>1994</v>
       </c>
       <c r="H725" s="2" t="s">
-        <v>1922</v>
+        <v>1921</v>
       </c>
       <c r="I725" s="2" t="s">
-        <v>2106</v>
+        <v>2105</v>
       </c>
       <c r="J725" s="2" t="s">
-        <v>2110</v>
+        <v>2109</v>
       </c>
     </row>
     <row r="726" spans="1:11">
       <c r="A726" s="3">
         <v>83</v>
       </c>
       <c r="B726" s="3">
         <v>2</v>
       </c>
       <c r="C726" s="3">
         <v>7006</v>
       </c>
       <c r="D726" s="3" t="s">
-        <v>2111</v>
+        <v>2110</v>
       </c>
       <c r="E726" s="3" t="s">
         <v>838</v>
       </c>
       <c r="F726" s="3"/>
       <c r="G726" s="3">
         <v>1967</v>
       </c>
       <c r="H726" s="3" t="s">
-        <v>1932</v>
+        <v>1931</v>
       </c>
       <c r="I726" s="3" t="s">
         <v>1133</v>
       </c>
       <c r="J726" s="3" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="727" spans="1:11">
       <c r="A727" s="2">
         <v>84</v>
       </c>
       <c r="B727" s="2">
         <v>18</v>
       </c>
       <c r="C727" s="2">
         <v>7072</v>
       </c>
       <c r="D727" s="2" t="s">
-        <v>2112</v>
+        <v>2111</v>
       </c>
       <c r="E727" s="2"/>
       <c r="F727" s="2"/>
       <c r="G727" s="2">
         <v>1990</v>
       </c>
       <c r="H727" s="2" t="s">
-        <v>1945</v>
+        <v>1944</v>
       </c>
       <c r="I727" s="2" t="s">
-        <v>2106</v>
+        <v>2105</v>
       </c>
       <c r="J727" s="2" t="s">
-        <v>2113</v>
+        <v>2112</v>
       </c>
     </row>
     <row r="728" spans="1:11">
       <c r="A728" s="3">
         <v>85</v>
       </c>
       <c r="B728" s="3">
         <v>15</v>
       </c>
       <c r="C728" s="3">
         <v>6694</v>
       </c>
       <c r="D728" s="3" t="s">
-        <v>2114</v>
+        <v>2113</v>
       </c>
       <c r="E728" s="3" t="s">
         <v>536</v>
       </c>
       <c r="F728" s="3"/>
       <c r="G728" s="3">
         <v>1996</v>
       </c>
       <c r="H728" s="3" t="s">
-        <v>1922</v>
+        <v>1921</v>
       </c>
       <c r="I728" s="3" t="s">
         <v>1158</v>
       </c>
       <c r="J728" s="3" t="s">
-        <v>2115</v>
+        <v>2114</v>
       </c>
     </row>
     <row r="729" spans="1:11">
       <c r="A729" s="2">
         <v>86</v>
       </c>
       <c r="B729" s="2">
         <v>27</v>
       </c>
       <c r="C729" s="2">
         <v>6974</v>
       </c>
       <c r="D729" s="2" t="s">
-        <v>2116</v>
+        <v>2115</v>
       </c>
       <c r="E729" s="2" t="s">
         <v>120</v>
       </c>
       <c r="F729" s="2"/>
       <c r="G729" s="2">
         <v>1999</v>
       </c>
       <c r="H729" s="2" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I729" s="2" t="s">
+        <v>2116</v>
+      </c>
+      <c r="J729" s="2" t="s">
         <v>2117</v>
-      </c>
-[...1 lines deleted...]
-        <v>2118</v>
       </c>
     </row>
     <row r="730" spans="1:11">
       <c r="A730" s="3">
         <v>87</v>
       </c>
       <c r="B730" s="3">
         <v>19</v>
       </c>
       <c r="C730" s="3">
         <v>7139</v>
       </c>
       <c r="D730" s="3" t="s">
-        <v>2119</v>
+        <v>2118</v>
       </c>
       <c r="E730" s="3" t="s">
         <v>65</v>
       </c>
       <c r="F730" s="3"/>
       <c r="G730" s="3">
         <v>1988</v>
       </c>
       <c r="H730" s="3" t="s">
-        <v>1945</v>
+        <v>1944</v>
       </c>
       <c r="I730" s="3" t="s">
-        <v>2120</v>
+        <v>2119</v>
       </c>
       <c r="J730" s="3" t="s">
-        <v>2118</v>
+        <v>2117</v>
       </c>
     </row>
     <row r="731" spans="1:11">
       <c r="A731" s="2">
         <v>88</v>
       </c>
       <c r="B731" s="2">
         <v>20</v>
       </c>
       <c r="C731" s="2">
         <v>6936</v>
       </c>
       <c r="D731" s="2" t="s">
-        <v>2121</v>
+        <v>2120</v>
       </c>
       <c r="E731" s="2"/>
       <c r="F731" s="2"/>
       <c r="G731" s="2">
         <v>1990</v>
       </c>
       <c r="H731" s="2" t="s">
-        <v>1945</v>
+        <v>1944</v>
       </c>
       <c r="I731" s="2" t="s">
-        <v>2122</v>
+        <v>2121</v>
       </c>
       <c r="J731" s="2" t="s">
         <v>987</v>
       </c>
     </row>
     <row r="732" spans="1:11">
       <c r="A732" s="3">
         <v>89</v>
       </c>
       <c r="B732" s="3">
         <v>16</v>
       </c>
       <c r="C732" s="3">
         <v>6219</v>
       </c>
       <c r="D732" s="3" t="s">
-        <v>2123</v>
+        <v>2122</v>
       </c>
       <c r="E732" s="3"/>
       <c r="F732" s="3"/>
       <c r="G732" s="3">
         <v>1985</v>
       </c>
       <c r="H732" s="3" t="s">
-        <v>1913</v>
+        <v>1912</v>
       </c>
       <c r="I732" s="3" t="s">
-        <v>2086</v>
+        <v>2085</v>
       </c>
       <c r="J732" s="3" t="s">
-        <v>2124</v>
+        <v>2123</v>
       </c>
     </row>
     <row r="733" spans="1:11">
       <c r="A733" s="2">
         <v>90</v>
       </c>
       <c r="B733" s="2">
         <v>16</v>
       </c>
       <c r="C733" s="2">
         <v>6645</v>
       </c>
       <c r="D733" s="2" t="s">
-        <v>2125</v>
+        <v>2124</v>
       </c>
       <c r="E733" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F733" s="2"/>
       <c r="G733" s="2">
         <v>1996</v>
       </c>
       <c r="H733" s="2" t="s">
-        <v>1922</v>
+        <v>1921</v>
       </c>
       <c r="I733" s="2" t="s">
         <v>1382</v>
       </c>
       <c r="J733" s="2" t="s">
         <v>999</v>
       </c>
     </row>
     <row r="734" spans="1:11">
       <c r="A734" s="3">
         <v>91</v>
       </c>
       <c r="B734" s="3">
         <v>3</v>
       </c>
       <c r="C734" s="3">
         <v>6227</v>
       </c>
       <c r="D734" s="3" t="s">
-        <v>2126</v>
+        <v>2125</v>
       </c>
       <c r="E734" s="3" t="s">
         <v>838</v>
       </c>
       <c r="F734" s="3"/>
       <c r="G734" s="3">
         <v>1969</v>
       </c>
       <c r="H734" s="3" t="s">
-        <v>1932</v>
+        <v>1931</v>
       </c>
       <c r="I734" s="3" t="s">
-        <v>2127</v>
+        <v>2126</v>
       </c>
       <c r="J734" s="3" t="s">
         <v>1182</v>
       </c>
     </row>
     <row r="735" spans="1:11">
       <c r="A735" s="2">
         <v>92</v>
       </c>
       <c r="B735" s="2">
         <v>6</v>
       </c>
       <c r="C735" s="2">
         <v>6253</v>
       </c>
       <c r="D735" s="2" t="s">
+        <v>2127</v>
+      </c>
+      <c r="E735" s="2" t="s">
         <v>2128</v>
-      </c>
-[...1 lines deleted...]
-        <v>2129</v>
       </c>
       <c r="F735" s="2"/>
       <c r="G735" s="2">
         <v>1981</v>
       </c>
       <c r="H735" s="2" t="s">
-        <v>1936</v>
+        <v>1935</v>
       </c>
       <c r="I735" s="2" t="s">
         <v>1181</v>
       </c>
       <c r="J735" s="2" t="s">
-        <v>2130</v>
+        <v>2129</v>
       </c>
     </row>
     <row r="736" spans="1:11">
       <c r="A736" s="3">
         <v>93</v>
       </c>
       <c r="B736" s="3">
         <v>28</v>
       </c>
       <c r="C736" s="3">
         <v>7097</v>
       </c>
       <c r="D736" s="3" t="s">
-        <v>2131</v>
+        <v>2130</v>
       </c>
       <c r="E736" s="3" t="s">
         <v>397</v>
       </c>
       <c r="F736" s="3"/>
       <c r="G736" s="3">
         <v>2004</v>
       </c>
       <c r="H736" s="3" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I736" s="3" t="s">
-        <v>2132</v>
+        <v>2131</v>
       </c>
       <c r="J736" s="3" t="s">
-        <v>2086</v>
+        <v>2085</v>
       </c>
     </row>
     <row r="737" spans="1:11">
       <c r="A737" s="2">
         <v>94</v>
       </c>
       <c r="B737" s="2">
         <v>3</v>
       </c>
       <c r="C737" s="2">
         <v>6476</v>
       </c>
       <c r="D737" s="2" t="s">
-        <v>2133</v>
+        <v>2132</v>
       </c>
       <c r="E737" s="2"/>
       <c r="F737" s="2"/>
       <c r="G737" s="2">
         <v>1976</v>
       </c>
       <c r="H737" s="2" t="s">
-        <v>2040</v>
+        <v>2039</v>
       </c>
       <c r="I737" s="2" t="s">
-        <v>2134</v>
+        <v>2133</v>
       </c>
       <c r="J737" s="2" t="s">
         <v>1192</v>
       </c>
     </row>
     <row r="738" spans="1:11">
       <c r="A738" s="3">
         <v>95</v>
       </c>
       <c r="B738" s="3">
         <v>29</v>
       </c>
       <c r="C738" s="3">
         <v>6533</v>
       </c>
       <c r="D738" s="3" t="s">
-        <v>2135</v>
+        <v>2134</v>
       </c>
       <c r="E738" s="3"/>
       <c r="F738" s="3"/>
       <c r="G738" s="3">
         <v>2000</v>
       </c>
       <c r="H738" s="3" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I738" s="3" t="s">
-        <v>2136</v>
+        <v>2135</v>
       </c>
       <c r="J738" s="3" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="739" spans="1:11">
       <c r="A739" s="2">
         <v>96</v>
       </c>
       <c r="B739" s="2">
         <v>7</v>
       </c>
       <c r="C739" s="2">
         <v>6167</v>
       </c>
       <c r="D739" s="2" t="s">
-        <v>2137</v>
+        <v>2136</v>
       </c>
       <c r="E739" s="2"/>
       <c r="F739" s="2"/>
       <c r="G739" s="2">
         <v>1977</v>
       </c>
       <c r="H739" s="2" t="s">
-        <v>1936</v>
+        <v>1935</v>
       </c>
       <c r="I739" s="2" t="s">
-        <v>2138</v>
+        <v>2137</v>
       </c>
       <c r="J739" s="2" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="740" spans="1:11">
       <c r="A740" s="3">
         <v>97</v>
       </c>
       <c r="B740" s="3">
         <v>21</v>
       </c>
       <c r="C740" s="3">
         <v>6994</v>
       </c>
       <c r="D740" s="3" t="s">
-        <v>2139</v>
+        <v>2138</v>
       </c>
       <c r="E740" s="3" t="s">
         <v>1036</v>
       </c>
       <c r="F740" s="3"/>
       <c r="G740" s="3">
         <v>1991</v>
       </c>
       <c r="H740" s="3" t="s">
-        <v>1945</v>
+        <v>1944</v>
       </c>
       <c r="I740" s="3" t="s">
+        <v>2139</v>
+      </c>
+      <c r="J740" s="3" t="s">
         <v>2140</v>
-      </c>
-[...1 lines deleted...]
-        <v>2141</v>
       </c>
     </row>
     <row r="741" spans="1:11">
       <c r="A741" s="2">
         <v>98</v>
       </c>
       <c r="B741" s="2">
         <v>22</v>
       </c>
       <c r="C741" s="2">
         <v>6175</v>
       </c>
       <c r="D741" s="2" t="s">
-        <v>2142</v>
+        <v>2141</v>
       </c>
       <c r="E741" s="2"/>
       <c r="F741" s="2"/>
       <c r="G741" s="2">
         <v>1990</v>
       </c>
       <c r="H741" s="2" t="s">
-        <v>1945</v>
+        <v>1944</v>
       </c>
       <c r="I741" s="2" t="s">
         <v>1197</v>
       </c>
       <c r="J741" s="2" t="s">
-        <v>2143</v>
+        <v>2142</v>
       </c>
     </row>
     <row r="742" spans="1:11">
       <c r="A742" s="3">
         <v>99</v>
       </c>
       <c r="B742" s="3">
         <v>30</v>
       </c>
       <c r="C742" s="3">
         <v>6357</v>
       </c>
       <c r="D742" s="3" t="s">
-        <v>2144</v>
+        <v>2143</v>
       </c>
       <c r="E742" s="3"/>
       <c r="F742" s="3"/>
       <c r="G742" s="3">
         <v>2000</v>
       </c>
       <c r="H742" s="3" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I742" s="3" t="s">
         <v>1429</v>
       </c>
       <c r="J742" s="3" t="s">
         <v>1197</v>
       </c>
     </row>
     <row r="743" spans="1:11">
       <c r="A743" s="2">
         <v>100</v>
       </c>
       <c r="B743" s="2">
         <v>31</v>
       </c>
       <c r="C743" s="2">
         <v>6240</v>
       </c>
       <c r="D743" s="2" t="s">
-        <v>2145</v>
+        <v>2144</v>
       </c>
       <c r="E743" s="2"/>
       <c r="F743" s="2"/>
       <c r="G743" s="2">
         <v>1998</v>
       </c>
       <c r="H743" s="2" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I743" s="2" t="s">
-        <v>2146</v>
+        <v>2145</v>
       </c>
       <c r="J743" s="2" t="s">
         <v>1220</v>
       </c>
     </row>
     <row r="744" spans="1:11">
       <c r="A744" s="3">
         <v>101</v>
       </c>
       <c r="B744" s="3">
         <v>32</v>
       </c>
       <c r="C744" s="3">
         <v>6536</v>
       </c>
       <c r="D744" s="3" t="s">
-        <v>2147</v>
+        <v>2146</v>
       </c>
       <c r="E744" s="3"/>
       <c r="F744" s="3"/>
       <c r="G744" s="3">
         <v>1997</v>
       </c>
       <c r="H744" s="3" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I744" s="3" t="s">
+        <v>2147</v>
+      </c>
+      <c r="J744" s="3" t="s">
         <v>2148</v>
-      </c>
-[...1 lines deleted...]
-        <v>2149</v>
       </c>
     </row>
     <row r="745" spans="1:11">
       <c r="A745" s="2">
         <v>102</v>
       </c>
       <c r="B745" s="2">
         <v>17</v>
       </c>
       <c r="C745" s="2">
         <v>6159</v>
       </c>
       <c r="D745" s="2" t="s">
-        <v>2150</v>
+        <v>2149</v>
       </c>
       <c r="E745" s="2" t="s">
         <v>1233</v>
       </c>
       <c r="F745" s="2"/>
       <c r="G745" s="2">
         <v>1993</v>
       </c>
       <c r="H745" s="2" t="s">
-        <v>1922</v>
+        <v>1921</v>
       </c>
       <c r="I745" s="2" t="s">
         <v>1234</v>
       </c>
       <c r="J745" s="2" t="s">
         <v>1235</v>
       </c>
     </row>
     <row r="746" spans="1:11">
       <c r="A746" s="3">
         <v>103</v>
       </c>
       <c r="B746" s="3">
         <v>33</v>
       </c>
       <c r="C746" s="3">
         <v>6248</v>
       </c>
       <c r="D746" s="3" t="s">
-        <v>2151</v>
+        <v>2150</v>
       </c>
       <c r="E746" s="3"/>
       <c r="F746" s="3"/>
       <c r="G746" s="3">
         <v>1997</v>
       </c>
       <c r="H746" s="3" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I746" s="3" t="s">
         <v>1057</v>
       </c>
       <c r="J746" s="3" t="s">
         <v>1241</v>
       </c>
     </row>
     <row r="747" spans="1:11">
       <c r="A747" s="2">
         <v>104</v>
       </c>
       <c r="B747" s="2">
         <v>34</v>
       </c>
       <c r="C747" s="2">
         <v>6330</v>
       </c>
       <c r="D747" s="2" t="s">
-        <v>2152</v>
+        <v>2151</v>
       </c>
       <c r="E747" s="2"/>
       <c r="F747" s="2"/>
       <c r="G747" s="2">
         <v>1998</v>
       </c>
       <c r="H747" s="2" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I747" s="2" t="s">
-        <v>2153</v>
+        <v>2152</v>
       </c>
       <c r="J747" s="2" t="s">
         <v>1255</v>
       </c>
     </row>
     <row r="748" spans="1:11">
       <c r="A748" s="3">
         <v>105</v>
       </c>
       <c r="B748" s="3">
         <v>18</v>
       </c>
       <c r="C748" s="3">
         <v>7053</v>
       </c>
       <c r="D748" s="3" t="s">
-        <v>2154</v>
+        <v>2153</v>
       </c>
       <c r="E748" s="3" t="s">
         <v>679</v>
       </c>
       <c r="F748" s="3"/>
       <c r="G748" s="3">
         <v>1994</v>
       </c>
       <c r="H748" s="3" t="s">
-        <v>1922</v>
+        <v>1921</v>
       </c>
       <c r="I748" s="3" t="s">
+        <v>2154</v>
+      </c>
+      <c r="J748" s="3" t="s">
         <v>2155</v>
-      </c>
-[...1 lines deleted...]
-        <v>2156</v>
       </c>
     </row>
     <row r="749" spans="1:11">
       <c r="A749" s="2">
         <v>106</v>
       </c>
       <c r="B749" s="2">
         <v>35</v>
       </c>
       <c r="C749" s="2">
         <v>6232</v>
       </c>
       <c r="D749" s="2" t="s">
-        <v>2157</v>
+        <v>2156</v>
       </c>
       <c r="E749" s="2"/>
       <c r="F749" s="2"/>
       <c r="G749" s="2">
         <v>2002</v>
       </c>
       <c r="H749" s="2" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I749" s="2" t="s">
         <v>1453</v>
       </c>
       <c r="J749" s="2" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="750" spans="1:11">
       <c r="A750" s="3">
         <v>107</v>
       </c>
       <c r="B750" s="3">
         <v>36</v>
       </c>
       <c r="C750" s="3">
         <v>6216</v>
       </c>
       <c r="D750" s="3" t="s">
-        <v>2158</v>
+        <v>2157</v>
       </c>
       <c r="E750" s="3" t="s">
         <v>205</v>
       </c>
       <c r="F750" s="3"/>
       <c r="G750" s="3">
         <v>2005</v>
       </c>
       <c r="H750" s="3" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I750" s="3" t="s">
-        <v>2159</v>
+        <v>2158</v>
       </c>
       <c r="J750" s="3" t="s">
         <v>1274</v>
       </c>
     </row>
     <row r="751" spans="1:11">
       <c r="A751" s="2">
         <v>108</v>
       </c>
       <c r="B751" s="2">
         <v>37</v>
       </c>
       <c r="C751" s="2">
         <v>6165</v>
       </c>
       <c r="D751" s="2" t="s">
+        <v>2159</v>
+      </c>
+      <c r="E751" s="2" t="s">
         <v>2160</v>
-      </c>
-[...1 lines deleted...]
-        <v>2161</v>
       </c>
       <c r="F751" s="2"/>
       <c r="G751" s="2">
         <v>1999</v>
       </c>
       <c r="H751" s="2" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I751" s="2" t="s">
         <v>1459</v>
       </c>
       <c r="J751" s="2" t="s">
         <v>1277</v>
       </c>
     </row>
     <row r="752" spans="1:11">
       <c r="A752" s="3">
         <v>109</v>
       </c>
       <c r="B752" s="3">
         <v>19</v>
       </c>
       <c r="C752" s="3">
         <v>6682</v>
       </c>
       <c r="D752" s="3" t="s">
-        <v>2162</v>
+        <v>2161</v>
       </c>
       <c r="E752" s="3"/>
       <c r="F752" s="3"/>
       <c r="G752" s="3">
         <v>1996</v>
       </c>
       <c r="H752" s="3" t="s">
-        <v>1922</v>
+        <v>1921</v>
       </c>
       <c r="I752" s="3" t="s">
-        <v>2163</v>
+        <v>2162</v>
       </c>
       <c r="J752" s="3" t="s">
         <v>1277</v>
       </c>
     </row>
     <row r="753" spans="1:11">
       <c r="A753" s="2">
         <v>110</v>
       </c>
       <c r="B753" s="2">
         <v>20</v>
       </c>
       <c r="C753" s="2">
         <v>6613</v>
       </c>
       <c r="D753" s="2" t="s">
-        <v>2164</v>
+        <v>2163</v>
       </c>
       <c r="E753" s="2"/>
       <c r="F753" s="2"/>
       <c r="G753" s="2">
         <v>1995</v>
       </c>
       <c r="H753" s="2" t="s">
-        <v>1922</v>
+        <v>1921</v>
       </c>
       <c r="I753" s="2" t="s">
-        <v>2165</v>
+        <v>2164</v>
       </c>
       <c r="J753" s="2" t="s">
         <v>1240</v>
       </c>
     </row>
     <row r="754" spans="1:11">
       <c r="A754" s="3">
         <v>111</v>
       </c>
       <c r="B754" s="3">
         <v>21</v>
       </c>
       <c r="C754" s="3">
         <v>7039</v>
       </c>
       <c r="D754" s="3" t="s">
-        <v>2166</v>
+        <v>2165</v>
       </c>
       <c r="E754" s="3"/>
       <c r="F754" s="3"/>
       <c r="G754" s="3">
         <v>1994</v>
       </c>
       <c r="H754" s="3" t="s">
-        <v>1922</v>
+        <v>1921</v>
       </c>
       <c r="I754" s="3" t="s">
-        <v>2167</v>
+        <v>2166</v>
       </c>
       <c r="J754" s="3" t="s">
         <v>1290</v>
       </c>
     </row>
     <row r="755" spans="1:11">
       <c r="A755" s="2">
         <v>112</v>
       </c>
       <c r="B755" s="2">
         <v>8</v>
       </c>
       <c r="C755" s="2">
         <v>7185</v>
       </c>
       <c r="D755" s="2" t="s">
+        <v>2167</v>
+      </c>
+      <c r="E755" s="2" t="s">
         <v>2168</v>
-      </c>
-[...1 lines deleted...]
-        <v>2169</v>
       </c>
       <c r="F755" s="2"/>
       <c r="G755" s="2">
         <v>1978</v>
       </c>
       <c r="H755" s="2" t="s">
-        <v>1936</v>
+        <v>1935</v>
       </c>
       <c r="I755" s="2" t="s">
+        <v>2169</v>
+      </c>
+      <c r="J755" s="2" t="s">
         <v>2170</v>
-      </c>
-[...1 lines deleted...]
-        <v>2171</v>
       </c>
     </row>
     <row r="756" spans="1:11">
       <c r="A756" s="3">
         <v>113</v>
       </c>
       <c r="B756" s="3">
         <v>17</v>
       </c>
       <c r="C756" s="3">
         <v>6464</v>
       </c>
       <c r="D756" s="3" t="s">
-        <v>2172</v>
+        <v>2171</v>
       </c>
       <c r="E756" s="3" t="s">
         <v>1066</v>
       </c>
       <c r="F756" s="3"/>
       <c r="G756" s="3">
         <v>1982</v>
       </c>
       <c r="H756" s="3" t="s">
-        <v>1913</v>
+        <v>1912</v>
       </c>
       <c r="I756" s="3" t="s">
         <v>1292</v>
       </c>
       <c r="J756" s="3" t="s">
-        <v>2173</v>
+        <v>2172</v>
       </c>
     </row>
     <row r="757" spans="1:11">
       <c r="A757" s="2">
         <v>114</v>
       </c>
       <c r="B757" s="2">
         <v>38</v>
       </c>
       <c r="C757" s="2">
         <v>7057</v>
       </c>
       <c r="D757" s="2" t="s">
-        <v>2174</v>
+        <v>2173</v>
       </c>
       <c r="E757" s="2"/>
       <c r="F757" s="2"/>
       <c r="G757" s="2">
         <v>1998</v>
       </c>
       <c r="H757" s="2" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I757" s="2" t="s">
-        <v>2175</v>
+        <v>2174</v>
       </c>
       <c r="J757" s="2" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="758" spans="1:11">
       <c r="A758" s="3">
         <v>115</v>
       </c>
       <c r="B758" s="3">
         <v>18</v>
       </c>
       <c r="C758" s="3">
         <v>7146</v>
       </c>
       <c r="D758" s="3" t="s">
+        <v>2175</v>
+      </c>
+      <c r="E758" s="3" t="s">
         <v>2176</v>
-      </c>
-[...1 lines deleted...]
-        <v>2177</v>
       </c>
       <c r="F758" s="3"/>
       <c r="G758" s="3">
         <v>1983</v>
       </c>
       <c r="H758" s="3" t="s">
-        <v>1913</v>
+        <v>1912</v>
       </c>
       <c r="I758" s="3" t="s">
+        <v>2177</v>
+      </c>
+      <c r="J758" s="3" t="s">
         <v>2178</v>
-      </c>
-[...1 lines deleted...]
-        <v>2179</v>
       </c>
     </row>
     <row r="759" spans="1:11">
       <c r="A759" s="2">
         <v>116</v>
       </c>
       <c r="B759" s="2">
         <v>23</v>
       </c>
       <c r="C759" s="2">
         <v>6725</v>
       </c>
       <c r="D759" s="2" t="s">
-        <v>2180</v>
+        <v>2179</v>
       </c>
       <c r="E759" s="2"/>
       <c r="F759" s="2"/>
       <c r="G759" s="2">
         <v>1989</v>
       </c>
       <c r="H759" s="2" t="s">
-        <v>1945</v>
+        <v>1944</v>
       </c>
       <c r="I759" s="2" t="s">
-        <v>2181</v>
+        <v>2180</v>
       </c>
       <c r="J759" s="2" t="s">
         <v>1074</v>
       </c>
     </row>
     <row r="760" spans="1:11">
       <c r="A760" s="3">
         <v>117</v>
       </c>
       <c r="B760" s="3">
         <v>9</v>
       </c>
       <c r="C760" s="3">
         <v>6799</v>
       </c>
       <c r="D760" s="3" t="s">
-        <v>2182</v>
+        <v>2181</v>
       </c>
       <c r="E760" s="3"/>
       <c r="F760" s="3"/>
       <c r="G760" s="3">
         <v>1981</v>
       </c>
       <c r="H760" s="3" t="s">
-        <v>1936</v>
+        <v>1935</v>
       </c>
       <c r="I760" s="3" t="s">
         <v>1317</v>
       </c>
       <c r="J760" s="3" t="s">
         <v>1074</v>
       </c>
     </row>
     <row r="761" spans="1:11">
       <c r="A761" s="2">
         <v>118</v>
       </c>
       <c r="B761" s="2">
         <v>22</v>
       </c>
       <c r="C761" s="2">
         <v>6225</v>
       </c>
       <c r="D761" s="2" t="s">
-        <v>2183</v>
+        <v>2182</v>
       </c>
       <c r="E761" s="2" t="s">
         <v>1282</v>
       </c>
       <c r="F761" s="2"/>
       <c r="G761" s="2">
         <v>1995</v>
       </c>
       <c r="H761" s="2" t="s">
-        <v>1922</v>
+        <v>1921</v>
       </c>
       <c r="I761" s="2" t="s">
-        <v>1554</v>
+        <v>1553</v>
       </c>
       <c r="J761" s="2" t="s">
-        <v>2184</v>
+        <v>2183</v>
       </c>
     </row>
     <row r="762" spans="1:11">
       <c r="A762" s="3">
         <v>119</v>
       </c>
       <c r="B762" s="3">
         <v>39</v>
       </c>
       <c r="C762" s="3">
         <v>6038</v>
       </c>
       <c r="D762" s="3" t="s">
-        <v>2185</v>
+        <v>2184</v>
       </c>
       <c r="E762" s="3" t="s">
         <v>1165</v>
       </c>
       <c r="F762" s="3"/>
       <c r="G762" s="3">
         <v>1997</v>
       </c>
       <c r="H762" s="3" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I762" s="3" t="s">
         <v>1314</v>
       </c>
       <c r="J762" s="3" t="s">
-        <v>2186</v>
+        <v>2185</v>
       </c>
     </row>
     <row r="763" spans="1:11">
       <c r="A763" s="2">
         <v>120</v>
       </c>
       <c r="B763" s="2">
         <v>10</v>
       </c>
       <c r="C763" s="2">
         <v>6312</v>
       </c>
       <c r="D763" s="2" t="s">
-        <v>2187</v>
+        <v>2186</v>
       </c>
       <c r="E763" s="2" t="s">
         <v>149</v>
       </c>
       <c r="F763" s="2"/>
       <c r="G763" s="2">
         <v>1977</v>
       </c>
       <c r="H763" s="2" t="s">
-        <v>1936</v>
+        <v>1935</v>
       </c>
       <c r="I763" s="2" t="s">
         <v>1310</v>
       </c>
       <c r="J763" s="2" t="s">
-        <v>2186</v>
+        <v>2185</v>
       </c>
     </row>
     <row r="764" spans="1:11">
       <c r="A764" s="3">
         <v>121</v>
       </c>
       <c r="B764" s="3">
         <v>2</v>
       </c>
       <c r="C764" s="3">
         <v>6960</v>
       </c>
       <c r="D764" s="3" t="s">
-        <v>2188</v>
+        <v>2187</v>
       </c>
       <c r="E764" s="3" t="s">
         <v>75</v>
       </c>
       <c r="F764" s="3"/>
       <c r="G764" s="3">
         <v>1966</v>
       </c>
       <c r="H764" s="3" t="s">
-        <v>2071</v>
+        <v>2070</v>
       </c>
       <c r="I764" s="3" t="s">
+        <v>2188</v>
+      </c>
+      <c r="J764" s="3" t="s">
         <v>2189</v>
-      </c>
-[...1 lines deleted...]
-        <v>2190</v>
       </c>
     </row>
     <row r="765" spans="1:11">
       <c r="A765" s="2">
         <v>122</v>
       </c>
       <c r="B765" s="2">
         <v>19</v>
       </c>
       <c r="C765" s="2">
         <v>6378</v>
       </c>
       <c r="D765" s="2" t="s">
-        <v>2191</v>
+        <v>2190</v>
       </c>
       <c r="E765" s="2" t="s">
         <v>1169</v>
       </c>
       <c r="F765" s="2"/>
       <c r="G765" s="2">
         <v>1983</v>
       </c>
       <c r="H765" s="2" t="s">
-        <v>1913</v>
+        <v>1912</v>
       </c>
       <c r="I765" s="2" t="s">
         <v>1358</v>
       </c>
       <c r="J765" s="2" t="s">
         <v>1337</v>
       </c>
     </row>
     <row r="766" spans="1:11">
       <c r="A766" s="3">
         <v>123</v>
       </c>
       <c r="B766" s="3">
         <v>20</v>
       </c>
       <c r="C766" s="3">
         <v>6414</v>
       </c>
       <c r="D766" s="3" t="s">
-        <v>2192</v>
+        <v>2191</v>
       </c>
       <c r="E766" s="3" t="s">
         <v>1169</v>
       </c>
       <c r="F766" s="3"/>
       <c r="G766" s="3">
         <v>1984</v>
       </c>
       <c r="H766" s="3" t="s">
-        <v>1913</v>
+        <v>1912</v>
       </c>
       <c r="I766" s="3" t="s">
         <v>1360</v>
       </c>
       <c r="J766" s="3" t="s">
         <v>1337</v>
       </c>
     </row>
     <row r="767" spans="1:11">
       <c r="A767" s="2">
         <v>124</v>
       </c>
       <c r="B767" s="2">
         <v>24</v>
       </c>
       <c r="C767" s="2">
         <v>6177</v>
       </c>
       <c r="D767" s="2" t="s">
-        <v>2193</v>
+        <v>2192</v>
       </c>
       <c r="E767" s="2"/>
       <c r="F767" s="2"/>
       <c r="G767" s="2">
         <v>1990</v>
       </c>
       <c r="H767" s="2" t="s">
-        <v>1945</v>
+        <v>1944</v>
       </c>
       <c r="I767" s="2" t="s">
-        <v>2194</v>
+        <v>2193</v>
       </c>
       <c r="J767" s="2" t="s">
         <v>1153</v>
       </c>
     </row>
     <row r="768" spans="1:11">
       <c r="A768" s="3">
         <v>125</v>
       </c>
       <c r="B768" s="3">
         <v>21</v>
       </c>
       <c r="C768" s="3">
         <v>7043</v>
       </c>
       <c r="D768" s="3" t="s">
+        <v>2194</v>
+      </c>
+      <c r="E768" s="3" t="s">
         <v>2195</v>
-      </c>
-[...1 lines deleted...]
-        <v>2196</v>
       </c>
       <c r="F768" s="3"/>
       <c r="G768" s="3">
         <v>1985</v>
       </c>
       <c r="H768" s="3" t="s">
-        <v>1913</v>
+        <v>1912</v>
       </c>
       <c r="I768" s="3" t="s">
-        <v>2197</v>
+        <v>2196</v>
       </c>
       <c r="J768" s="3" t="s">
         <v>1153</v>
       </c>
     </row>
     <row r="769" spans="1:11">
       <c r="A769" s="2">
         <v>126</v>
       </c>
       <c r="B769" s="2">
         <v>40</v>
       </c>
       <c r="C769" s="2">
         <v>6415</v>
       </c>
       <c r="D769" s="2" t="s">
-        <v>2198</v>
+        <v>2197</v>
       </c>
       <c r="E769" s="2"/>
       <c r="F769" s="2"/>
       <c r="G769" s="2">
         <v>1997</v>
       </c>
       <c r="H769" s="2" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I769" s="2" t="s">
-        <v>1495</v>
+        <v>1494</v>
       </c>
       <c r="J769" s="2" t="s">
         <v>1178</v>
       </c>
     </row>
     <row r="770" spans="1:11">
       <c r="A770" s="3">
         <v>127</v>
       </c>
       <c r="B770" s="3">
         <v>11</v>
       </c>
       <c r="C770" s="3">
         <v>6469</v>
       </c>
       <c r="D770" s="3" t="s">
-        <v>2199</v>
+        <v>2198</v>
       </c>
       <c r="E770" s="3"/>
       <c r="F770" s="3"/>
       <c r="G770" s="3">
         <v>1979</v>
       </c>
       <c r="H770" s="3" t="s">
-        <v>1936</v>
+        <v>1935</v>
       </c>
       <c r="I770" s="3" t="s">
+        <v>2199</v>
+      </c>
+      <c r="J770" s="3" t="s">
         <v>2200</v>
-      </c>
-[...1 lines deleted...]
-        <v>2201</v>
       </c>
     </row>
     <row r="771" spans="1:11">
       <c r="A771" s="2">
         <v>128</v>
       </c>
       <c r="B771" s="2">
         <v>1</v>
       </c>
       <c r="C771" s="2">
         <v>7131</v>
       </c>
       <c r="D771" s="2" t="s">
-        <v>2202</v>
+        <v>2201</v>
       </c>
       <c r="E771" s="2" t="s">
         <v>243</v>
       </c>
       <c r="F771" s="2"/>
       <c r="G771" s="2">
         <v>1960</v>
       </c>
       <c r="H771" s="2" t="s">
+        <v>2202</v>
+      </c>
+      <c r="I771" s="2" t="s">
+        <v>1571</v>
+      </c>
+      <c r="J771" s="2" t="s">
         <v>2203</v>
-      </c>
-[...4 lines deleted...]
-        <v>2204</v>
       </c>
     </row>
     <row r="772" spans="1:11">
       <c r="A772" s="3">
         <v>129</v>
       </c>
       <c r="B772" s="3">
         <v>41</v>
       </c>
       <c r="C772" s="3">
         <v>6060</v>
       </c>
       <c r="D772" s="3" t="s">
-        <v>2205</v>
+        <v>2204</v>
       </c>
       <c r="E772" s="3"/>
       <c r="F772" s="3"/>
       <c r="G772" s="3">
         <v>1999</v>
       </c>
       <c r="H772" s="3" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I772" s="3" t="s">
+        <v>2205</v>
+      </c>
+      <c r="J772" s="3" t="s">
         <v>2206</v>
-      </c>
-[...1 lines deleted...]
-        <v>2207</v>
       </c>
     </row>
     <row r="773" spans="1:11">
       <c r="A773" s="2">
         <v>130</v>
       </c>
       <c r="B773" s="2">
         <v>12</v>
       </c>
       <c r="C773" s="2">
         <v>7155</v>
       </c>
       <c r="D773" s="2" t="s">
+        <v>2207</v>
+      </c>
+      <c r="E773" s="2" t="s">
         <v>2208</v>
-      </c>
-[...1 lines deleted...]
-        <v>2209</v>
       </c>
       <c r="F773" s="2"/>
       <c r="G773" s="2">
         <v>1981</v>
       </c>
       <c r="H773" s="2" t="s">
-        <v>1936</v>
+        <v>1935</v>
       </c>
       <c r="I773" s="2" t="s">
+        <v>2209</v>
+      </c>
+      <c r="J773" s="2" t="s">
         <v>2210</v>
-      </c>
-[...1 lines deleted...]
-        <v>2211</v>
       </c>
     </row>
     <row r="774" spans="1:11">
       <c r="A774" s="3">
         <v>131</v>
       </c>
       <c r="B774" s="3">
         <v>25</v>
       </c>
       <c r="C774" s="3">
         <v>7183</v>
       </c>
       <c r="D774" s="3" t="s">
+        <v>2211</v>
+      </c>
+      <c r="E774" s="3" t="s">
         <v>2212</v>
-      </c>
-[...1 lines deleted...]
-        <v>2213</v>
       </c>
       <c r="F774" s="3"/>
       <c r="G774" s="3">
         <v>1991</v>
       </c>
       <c r="H774" s="3" t="s">
-        <v>1945</v>
+        <v>1944</v>
       </c>
       <c r="I774" s="3" t="s">
+        <v>2213</v>
+      </c>
+      <c r="J774" s="3" t="s">
         <v>2214</v>
-      </c>
-[...1 lines deleted...]
-        <v>2215</v>
       </c>
     </row>
     <row r="775" spans="1:11">
       <c r="A775" s="2">
         <v>132</v>
       </c>
       <c r="B775" s="2">
         <v>42</v>
       </c>
       <c r="C775" s="2">
         <v>6403</v>
       </c>
       <c r="D775" s="2" t="s">
-        <v>2216</v>
+        <v>2215</v>
       </c>
       <c r="E775" s="2"/>
       <c r="F775" s="2"/>
       <c r="G775" s="2">
         <v>2001</v>
       </c>
       <c r="H775" s="2" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I775" s="2" t="s">
         <v>1375</v>
       </c>
       <c r="J775" s="2" t="s">
         <v>1376</v>
       </c>
     </row>
     <row r="776" spans="1:11">
       <c r="A776" s="3">
         <v>133</v>
       </c>
       <c r="B776" s="3">
         <v>23</v>
       </c>
       <c r="C776" s="3">
         <v>6586</v>
       </c>
       <c r="D776" s="3" t="s">
-        <v>2217</v>
+        <v>2216</v>
       </c>
       <c r="E776" s="3"/>
       <c r="F776" s="3"/>
       <c r="G776" s="3">
         <v>1994</v>
       </c>
       <c r="H776" s="3" t="s">
-        <v>1922</v>
+        <v>1921</v>
       </c>
       <c r="I776" s="3" t="s">
-        <v>2218</v>
+        <v>2217</v>
       </c>
       <c r="J776" s="3" t="s">
         <v>1382</v>
       </c>
     </row>
     <row r="777" spans="1:11">
       <c r="A777" s="2">
         <v>134</v>
       </c>
       <c r="B777" s="2">
         <v>24</v>
       </c>
       <c r="C777" s="2">
         <v>7088</v>
       </c>
       <c r="D777" s="2" t="s">
-        <v>2219</v>
+        <v>2218</v>
       </c>
       <c r="E777" s="2" t="s">
         <v>758</v>
       </c>
       <c r="F777" s="2"/>
       <c r="G777" s="2">
         <v>1992</v>
       </c>
       <c r="H777" s="2" t="s">
-        <v>1922</v>
+        <v>1921</v>
       </c>
       <c r="I777" s="2" t="s">
-        <v>2220</v>
+        <v>2219</v>
       </c>
       <c r="J777" s="2" t="s">
         <v>1382</v>
       </c>
     </row>
     <row r="778" spans="1:11">
       <c r="A778" s="3">
         <v>135</v>
       </c>
       <c r="B778" s="3">
         <v>25</v>
       </c>
       <c r="C778" s="3">
         <v>6903</v>
       </c>
       <c r="D778" s="3" t="s">
-        <v>2221</v>
+        <v>2220</v>
       </c>
       <c r="E778" s="3"/>
       <c r="F778" s="3"/>
       <c r="G778" s="3">
         <v>1994</v>
       </c>
       <c r="H778" s="3" t="s">
-        <v>1922</v>
+        <v>1921</v>
       </c>
       <c r="I778" s="3" t="s">
+        <v>2221</v>
+      </c>
+      <c r="J778" s="3" t="s">
         <v>2222</v>
-      </c>
-[...1 lines deleted...]
-        <v>2223</v>
       </c>
     </row>
     <row r="779" spans="1:11">
       <c r="A779" s="2">
         <v>136</v>
       </c>
       <c r="B779" s="2">
         <v>43</v>
       </c>
       <c r="C779" s="2">
         <v>6902</v>
       </c>
       <c r="D779" s="2" t="s">
-        <v>2224</v>
+        <v>2223</v>
       </c>
       <c r="E779" s="2"/>
       <c r="F779" s="2"/>
       <c r="G779" s="2">
         <v>1997</v>
       </c>
       <c r="H779" s="2" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I779" s="2" t="s">
-        <v>2222</v>
+        <v>2221</v>
       </c>
       <c r="J779" s="2" t="s">
-        <v>2225</v>
+        <v>2224</v>
       </c>
     </row>
     <row r="780" spans="1:11">
       <c r="A780" s="3">
         <v>137</v>
       </c>
       <c r="B780" s="3">
         <v>26</v>
       </c>
       <c r="C780" s="3">
         <v>6520</v>
       </c>
       <c r="D780" s="3" t="s">
-        <v>2226</v>
+        <v>2225</v>
       </c>
       <c r="E780" s="3" t="s">
         <v>959</v>
       </c>
       <c r="F780" s="3"/>
       <c r="G780" s="3">
         <v>1995</v>
       </c>
       <c r="H780" s="3" t="s">
-        <v>1922</v>
+        <v>1921</v>
       </c>
       <c r="I780" s="3" t="s">
-        <v>1595</v>
+        <v>1594</v>
       </c>
       <c r="J780" s="3" t="s">
-        <v>2227</v>
+        <v>2226</v>
       </c>
     </row>
     <row r="781" spans="1:11">
       <c r="A781" s="2">
         <v>138</v>
       </c>
       <c r="B781" s="2">
         <v>44</v>
       </c>
       <c r="C781" s="2">
         <v>6919</v>
       </c>
       <c r="D781" s="2" t="s">
-        <v>2228</v>
+        <v>2227</v>
       </c>
       <c r="E781" s="2"/>
       <c r="F781" s="2"/>
       <c r="G781" s="2">
         <v>2000</v>
       </c>
       <c r="H781" s="2" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I781" s="2" t="s">
+        <v>2228</v>
+      </c>
+      <c r="J781" s="2" t="s">
         <v>2229</v>
-      </c>
-[...1 lines deleted...]
-        <v>2230</v>
       </c>
     </row>
     <row r="782" spans="1:11">
       <c r="A782" s="3">
         <v>139</v>
       </c>
       <c r="B782" s="3">
         <v>2</v>
       </c>
       <c r="C782" s="3">
         <v>6097</v>
       </c>
       <c r="D782" s="3" t="s">
-        <v>2231</v>
+        <v>2230</v>
       </c>
       <c r="E782" s="3" t="s">
         <v>223</v>
       </c>
       <c r="F782" s="3"/>
       <c r="G782" s="3">
         <v>1959</v>
       </c>
       <c r="H782" s="3" t="s">
-        <v>2203</v>
+        <v>2202</v>
       </c>
       <c r="I782" s="3" t="s">
-        <v>1581</v>
+        <v>1580</v>
       </c>
       <c r="J782" s="3" t="s">
-        <v>2232</v>
+        <v>2231</v>
       </c>
     </row>
     <row r="783" spans="1:11">
       <c r="A783" s="2">
         <v>140</v>
       </c>
       <c r="B783" s="2">
         <v>22</v>
       </c>
       <c r="C783" s="2">
         <v>6630</v>
       </c>
       <c r="D783" s="2" t="s">
+        <v>2232</v>
+      </c>
+      <c r="E783" s="2" t="s">
         <v>2233</v>
-      </c>
-[...1 lines deleted...]
-        <v>2234</v>
       </c>
       <c r="F783" s="2"/>
       <c r="G783" s="2">
         <v>1986</v>
       </c>
       <c r="H783" s="2" t="s">
-        <v>1913</v>
+        <v>1912</v>
       </c>
       <c r="I783" s="2" t="s">
         <v>1398</v>
       </c>
       <c r="J783" s="2" t="s">
         <v>1408</v>
       </c>
     </row>
     <row r="784" spans="1:11">
       <c r="A784" s="3">
         <v>141</v>
       </c>
       <c r="B784" s="3">
         <v>23</v>
       </c>
       <c r="C784" s="3">
         <v>7114</v>
       </c>
       <c r="D784" s="3" t="s">
-        <v>2235</v>
+        <v>2234</v>
       </c>
       <c r="E784" s="3" t="s">
         <v>247</v>
       </c>
       <c r="F784" s="3"/>
       <c r="G784" s="3">
         <v>1982</v>
       </c>
       <c r="H784" s="3" t="s">
-        <v>1913</v>
+        <v>1912</v>
       </c>
       <c r="I784" s="3" t="s">
+        <v>2235</v>
+      </c>
+      <c r="J784" s="3" t="s">
         <v>2236</v>
-      </c>
-[...1 lines deleted...]
-        <v>2237</v>
       </c>
     </row>
     <row r="785" spans="1:11">
       <c r="A785" s="2">
         <v>142</v>
       </c>
       <c r="B785" s="2">
         <v>13</v>
       </c>
       <c r="C785" s="2">
         <v>7129</v>
       </c>
       <c r="D785" s="2" t="s">
-        <v>2238</v>
+        <v>2237</v>
       </c>
       <c r="E785" s="2"/>
       <c r="F785" s="2"/>
       <c r="G785" s="2">
         <v>1979</v>
       </c>
       <c r="H785" s="2" t="s">
-        <v>1936</v>
+        <v>1935</v>
       </c>
       <c r="I785" s="2" t="s">
-        <v>2239</v>
+        <v>2238</v>
       </c>
       <c r="J785" s="2" t="s">
         <v>1388</v>
       </c>
     </row>
     <row r="786" spans="1:11">
       <c r="A786" s="3">
         <v>143</v>
       </c>
       <c r="B786" s="3">
         <v>45</v>
       </c>
       <c r="C786" s="3">
         <v>7123</v>
       </c>
       <c r="D786" s="3" t="s">
-        <v>2240</v>
+        <v>2239</v>
       </c>
       <c r="E786" s="3"/>
       <c r="F786" s="3"/>
       <c r="G786" s="3">
         <v>2001</v>
       </c>
       <c r="H786" s="3" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I786" s="3" t="s">
-        <v>2241</v>
+        <v>2240</v>
       </c>
       <c r="J786" s="3" t="s">
         <v>1411</v>
       </c>
     </row>
     <row r="787" spans="1:11">
       <c r="A787" s="2">
         <v>144</v>
       </c>
       <c r="B787" s="2">
         <v>27</v>
       </c>
       <c r="C787" s="2">
         <v>6889</v>
       </c>
       <c r="D787" s="2" t="s">
-        <v>2242</v>
+        <v>2241</v>
       </c>
       <c r="E787" s="2"/>
       <c r="F787" s="2"/>
       <c r="G787" s="2">
         <v>1994</v>
       </c>
       <c r="H787" s="2" t="s">
-        <v>1922</v>
+        <v>1921</v>
       </c>
       <c r="I787" s="2" t="s">
+        <v>2242</v>
+      </c>
+      <c r="J787" s="2" t="s">
         <v>2243</v>
-      </c>
-[...1 lines deleted...]
-        <v>2244</v>
       </c>
     </row>
     <row r="788" spans="1:11">
       <c r="A788" s="3">
         <v>145</v>
       </c>
       <c r="B788" s="3">
         <v>24</v>
       </c>
       <c r="C788" s="3">
         <v>6278</v>
       </c>
       <c r="D788" s="3" t="s">
-        <v>2245</v>
+        <v>2244</v>
       </c>
       <c r="E788" s="3"/>
       <c r="F788" s="3"/>
       <c r="G788" s="3">
         <v>1984</v>
       </c>
       <c r="H788" s="3" t="s">
-        <v>1913</v>
+        <v>1912</v>
       </c>
       <c r="I788" s="3" t="s">
+        <v>2245</v>
+      </c>
+      <c r="J788" s="3" t="s">
         <v>2246</v>
-      </c>
-[...1 lines deleted...]
-        <v>2247</v>
       </c>
     </row>
     <row r="789" spans="1:11">
       <c r="A789" s="2">
         <v>146</v>
       </c>
       <c r="B789" s="2">
         <v>26</v>
       </c>
       <c r="C789" s="2">
         <v>6894</v>
       </c>
       <c r="D789" s="2" t="s">
-        <v>2248</v>
+        <v>2247</v>
       </c>
       <c r="E789" s="2"/>
       <c r="F789" s="2"/>
       <c r="G789" s="2">
         <v>1987</v>
       </c>
       <c r="H789" s="2" t="s">
-        <v>1945</v>
+        <v>1944</v>
       </c>
       <c r="I789" s="2" t="s">
+        <v>2245</v>
+      </c>
+      <c r="J789" s="2" t="s">
         <v>2246</v>
-      </c>
-[...1 lines deleted...]
-        <v>2247</v>
       </c>
     </row>
     <row r="790" spans="1:11">
       <c r="A790" s="3">
         <v>147</v>
       </c>
       <c r="B790" s="3">
         <v>4</v>
       </c>
       <c r="C790" s="3">
         <v>6873</v>
       </c>
       <c r="D790" s="3" t="s">
-        <v>2249</v>
+        <v>2248</v>
       </c>
       <c r="E790" s="3" t="s">
         <v>949</v>
       </c>
       <c r="F790" s="3"/>
       <c r="G790" s="3">
         <v>1969</v>
       </c>
       <c r="H790" s="3" t="s">
-        <v>1932</v>
+        <v>1931</v>
       </c>
       <c r="I790" s="3" t="s">
-        <v>2250</v>
+        <v>2249</v>
       </c>
       <c r="J790" s="3" t="s">
         <v>1439</v>
       </c>
     </row>
     <row r="791" spans="1:11">
       <c r="A791" s="2">
         <v>148</v>
       </c>
       <c r="B791" s="2">
         <v>14</v>
       </c>
       <c r="C791" s="2">
         <v>6561</v>
       </c>
       <c r="D791" s="2" t="s">
-        <v>2251</v>
+        <v>2250</v>
       </c>
       <c r="E791" s="2" t="s">
         <v>243</v>
       </c>
       <c r="F791" s="2"/>
       <c r="G791" s="2">
         <v>1979</v>
       </c>
       <c r="H791" s="2" t="s">
-        <v>1936</v>
+        <v>1935</v>
       </c>
       <c r="I791" s="2" t="s">
         <v>1428</v>
       </c>
       <c r="J791" s="2" t="s">
-        <v>2252</v>
+        <v>2251</v>
       </c>
     </row>
     <row r="792" spans="1:11">
       <c r="A792" s="3">
         <v>149</v>
       </c>
       <c r="B792" s="3">
         <v>46</v>
       </c>
       <c r="C792" s="3">
         <v>7172</v>
       </c>
       <c r="D792" s="3" t="s">
-        <v>2253</v>
+        <v>2252</v>
       </c>
       <c r="E792" s="3" t="s">
         <v>1066</v>
       </c>
       <c r="F792" s="3"/>
       <c r="G792" s="3">
         <v>1999</v>
       </c>
       <c r="H792" s="3" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I792" s="3" t="s">
-        <v>2254</v>
+        <v>2253</v>
       </c>
       <c r="J792" s="3" t="s">
         <v>1459</v>
       </c>
     </row>
     <row r="793" spans="1:11">
       <c r="A793" s="2">
         <v>150</v>
       </c>
       <c r="B793" s="2">
         <v>4</v>
       </c>
       <c r="C793" s="2">
         <v>6663</v>
       </c>
       <c r="D793" s="2" t="s">
-        <v>2255</v>
+        <v>2254</v>
       </c>
       <c r="E793" s="2" t="s">
         <v>502</v>
       </c>
       <c r="F793" s="2"/>
       <c r="G793" s="2">
         <v>1976</v>
       </c>
       <c r="H793" s="2" t="s">
-        <v>2040</v>
+        <v>2039</v>
       </c>
       <c r="I793" s="2" t="s">
+        <v>2255</v>
+      </c>
+      <c r="J793" s="2" t="s">
         <v>2256</v>
-      </c>
-[...1 lines deleted...]
-        <v>2257</v>
       </c>
     </row>
     <row r="794" spans="1:11">
       <c r="A794" s="3">
         <v>151</v>
       </c>
       <c r="B794" s="3">
         <v>1</v>
       </c>
       <c r="C794" s="3">
         <v>6535</v>
       </c>
       <c r="D794" s="3" t="s">
-        <v>2258</v>
+        <v>2257</v>
       </c>
       <c r="E794" s="3"/>
       <c r="F794" s="3"/>
       <c r="G794" s="3">
         <v>2009</v>
       </c>
       <c r="H794" s="3" t="s">
+        <v>2258</v>
+      </c>
+      <c r="I794" s="3" t="s">
         <v>2259</v>
       </c>
-      <c r="I794" s="3" t="s">
+      <c r="J794" s="3" t="s">
         <v>2260</v>
-      </c>
-[...1 lines deleted...]
-        <v>2261</v>
       </c>
     </row>
     <row r="795" spans="1:11">
       <c r="A795" s="2">
         <v>152</v>
       </c>
       <c r="B795" s="2">
         <v>15</v>
       </c>
       <c r="C795" s="2">
         <v>6715</v>
       </c>
       <c r="D795" s="2" t="s">
-        <v>2262</v>
+        <v>2261</v>
       </c>
       <c r="E795" s="2" t="s">
-        <v>1793</v>
+        <v>1792</v>
       </c>
       <c r="F795" s="2"/>
       <c r="G795" s="2">
         <v>1977</v>
       </c>
       <c r="H795" s="2" t="s">
-        <v>1936</v>
+        <v>1935</v>
       </c>
       <c r="I795" s="2" t="s">
         <v>1310</v>
       </c>
       <c r="J795" s="2" t="s">
         <v>1471</v>
       </c>
     </row>
     <row r="796" spans="1:11">
       <c r="A796" s="3">
         <v>153</v>
       </c>
       <c r="B796" s="3">
         <v>16</v>
       </c>
       <c r="C796" s="3">
         <v>6011</v>
       </c>
       <c r="D796" s="3" t="s">
+        <v>2262</v>
+      </c>
+      <c r="E796" s="3" t="s">
         <v>2263</v>
-      </c>
-[...1 lines deleted...]
-        <v>2264</v>
       </c>
       <c r="F796" s="3"/>
       <c r="G796" s="3">
         <v>1977</v>
       </c>
       <c r="H796" s="3" t="s">
-        <v>1936</v>
+        <v>1935</v>
       </c>
       <c r="I796" s="3" t="s">
         <v>1480</v>
       </c>
       <c r="J796" s="3" t="s">
-        <v>2260</v>
+        <v>2259</v>
       </c>
     </row>
     <row r="797" spans="1:11">
       <c r="A797" s="2">
         <v>154</v>
       </c>
       <c r="B797" s="2">
         <v>17</v>
       </c>
       <c r="C797" s="2">
         <v>6047</v>
       </c>
       <c r="D797" s="2" t="s">
-        <v>2265</v>
+        <v>2264</v>
       </c>
       <c r="E797" s="2" t="s">
         <v>502</v>
       </c>
       <c r="F797" s="2"/>
       <c r="G797" s="2">
         <v>1981</v>
       </c>
       <c r="H797" s="2" t="s">
-        <v>1936</v>
+        <v>1935</v>
       </c>
       <c r="I797" s="2" t="s">
+        <v>2265</v>
+      </c>
+      <c r="J797" s="2" t="s">
         <v>2266</v>
-      </c>
-[...1 lines deleted...]
-        <v>2267</v>
       </c>
     </row>
     <row r="798" spans="1:11">
       <c r="A798" s="3">
         <v>155</v>
       </c>
       <c r="B798" s="3">
         <v>47</v>
       </c>
       <c r="C798" s="3">
         <v>6101</v>
       </c>
       <c r="D798" s="3" t="s">
-        <v>2268</v>
+        <v>2267</v>
       </c>
       <c r="E798" s="3"/>
       <c r="F798" s="3"/>
       <c r="G798" s="3">
         <v>2001</v>
       </c>
       <c r="H798" s="3" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I798" s="3" t="s">
-        <v>2269</v>
+        <v>2268</v>
       </c>
       <c r="J798" s="3" t="s">
-        <v>2267</v>
+        <v>2266</v>
       </c>
     </row>
     <row r="799" spans="1:11">
       <c r="A799" s="2">
         <v>156</v>
       </c>
       <c r="B799" s="2">
         <v>27</v>
       </c>
       <c r="C799" s="2">
         <v>7041</v>
       </c>
       <c r="D799" s="2" t="s">
+        <v>2269</v>
+      </c>
+      <c r="E799" s="2" t="s">
         <v>2270</v>
-      </c>
-[...1 lines deleted...]
-        <v>2271</v>
       </c>
       <c r="F799" s="2"/>
       <c r="G799" s="2">
         <v>1990</v>
       </c>
       <c r="H799" s="2" t="s">
-        <v>1945</v>
+        <v>1944</v>
       </c>
       <c r="I799" s="2" t="s">
+        <v>2271</v>
+      </c>
+      <c r="J799" s="2" t="s">
         <v>2272</v>
-      </c>
-[...1 lines deleted...]
-        <v>2273</v>
       </c>
     </row>
     <row r="800" spans="1:11">
       <c r="A800" s="3">
         <v>157</v>
       </c>
       <c r="B800" s="3">
         <v>48</v>
       </c>
       <c r="C800" s="3">
         <v>6130</v>
       </c>
       <c r="D800" s="3" t="s">
+        <v>2273</v>
+      </c>
+      <c r="E800" s="3" t="s">
         <v>2274</v>
-      </c>
-[...1 lines deleted...]
-        <v>2275</v>
       </c>
       <c r="F800" s="3"/>
       <c r="G800" s="3">
         <v>2002</v>
       </c>
       <c r="H800" s="3" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I800" s="3" t="s">
-        <v>2276</v>
+        <v>2275</v>
       </c>
       <c r="J800" s="3" t="s">
         <v>1485</v>
       </c>
     </row>
     <row r="801" spans="1:11">
       <c r="A801" s="2">
         <v>158</v>
       </c>
       <c r="B801" s="2">
         <v>28</v>
       </c>
       <c r="C801" s="2">
         <v>6035</v>
       </c>
       <c r="D801" s="2" t="s">
-        <v>2277</v>
+        <v>2276</v>
       </c>
       <c r="E801" s="2" t="s">
         <v>275</v>
       </c>
       <c r="F801" s="2"/>
       <c r="G801" s="2">
         <v>1996</v>
       </c>
       <c r="H801" s="2" t="s">
-        <v>1922</v>
+        <v>1921</v>
       </c>
       <c r="I801" s="2" t="s">
+        <v>2277</v>
+      </c>
+      <c r="J801" s="2" t="s">
         <v>2278</v>
-      </c>
-[...1 lines deleted...]
-        <v>2279</v>
       </c>
     </row>
     <row r="802" spans="1:11">
       <c r="A802" s="3">
         <v>159</v>
       </c>
       <c r="B802" s="3">
         <v>49</v>
       </c>
       <c r="C802" s="3">
         <v>7159</v>
       </c>
       <c r="D802" s="3" t="s">
-        <v>2280</v>
+        <v>2279</v>
       </c>
       <c r="E802" s="3"/>
       <c r="F802" s="3"/>
       <c r="G802" s="3">
         <v>2005</v>
       </c>
       <c r="H802" s="3" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I802" s="3" t="s">
+        <v>2280</v>
+      </c>
+      <c r="J802" s="3" t="s">
         <v>2281</v>
-      </c>
-[...1 lines deleted...]
-        <v>2282</v>
       </c>
     </row>
     <row r="803" spans="1:11">
       <c r="A803" s="2">
         <v>160</v>
       </c>
       <c r="B803" s="2">
         <v>50</v>
       </c>
       <c r="C803" s="2">
         <v>6099</v>
       </c>
       <c r="D803" s="2" t="s">
-        <v>2283</v>
+        <v>2282</v>
       </c>
       <c r="E803" s="2"/>
       <c r="F803" s="2"/>
       <c r="G803" s="2">
         <v>1997</v>
       </c>
       <c r="H803" s="2" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I803" s="2" t="s">
-        <v>1646</v>
+        <v>1645</v>
       </c>
       <c r="J803" s="2" t="s">
-        <v>2284</v>
+        <v>2283</v>
       </c>
     </row>
     <row r="804" spans="1:11">
       <c r="A804" s="3">
         <v>161</v>
       </c>
       <c r="B804" s="3">
         <v>51</v>
       </c>
       <c r="C804" s="3">
         <v>6334</v>
       </c>
       <c r="D804" s="3" t="s">
-        <v>2285</v>
+        <v>2284</v>
       </c>
       <c r="E804" s="3"/>
       <c r="F804" s="3"/>
       <c r="G804" s="3">
         <v>2000</v>
       </c>
       <c r="H804" s="3" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I804" s="3" t="s">
+        <v>2285</v>
+      </c>
+      <c r="J804" s="3" t="s">
         <v>2286</v>
-      </c>
-[...1 lines deleted...]
-        <v>2287</v>
       </c>
     </row>
     <row r="805" spans="1:11">
       <c r="A805" s="2">
         <v>162</v>
       </c>
       <c r="B805" s="2">
         <v>29</v>
       </c>
       <c r="C805" s="2">
         <v>7154</v>
       </c>
       <c r="D805" s="2" t="s">
-        <v>2288</v>
+        <v>2287</v>
       </c>
       <c r="E805" s="2" t="s">
-        <v>2209</v>
+        <v>2208</v>
       </c>
       <c r="F805" s="2"/>
       <c r="G805" s="2">
         <v>1992</v>
       </c>
       <c r="H805" s="2" t="s">
-        <v>1922</v>
+        <v>1921</v>
       </c>
       <c r="I805" s="2" t="s">
-        <v>2289</v>
+        <v>2288</v>
       </c>
       <c r="J805" s="2" t="s">
         <v>1166</v>
       </c>
     </row>
     <row r="806" spans="1:11">
       <c r="A806" s="3">
         <v>163</v>
       </c>
       <c r="B806" s="3">
         <v>52</v>
       </c>
       <c r="C806" s="3">
         <v>6004</v>
       </c>
       <c r="D806" s="3" t="s">
-        <v>2290</v>
+        <v>2289</v>
       </c>
       <c r="E806" s="3"/>
       <c r="F806" s="3"/>
       <c r="G806" s="3">
         <v>1998</v>
       </c>
       <c r="H806" s="3" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I806" s="3" t="s">
-        <v>2291</v>
+        <v>2290</v>
       </c>
       <c r="J806" s="3" t="s">
         <v>1353</v>
       </c>
     </row>
     <row r="807" spans="1:11">
       <c r="A807" s="2">
         <v>164</v>
       </c>
       <c r="B807" s="2">
         <v>28</v>
       </c>
       <c r="C807" s="2">
         <v>7012</v>
       </c>
       <c r="D807" s="2" t="s">
-        <v>2292</v>
+        <v>2291</v>
       </c>
       <c r="E807" s="2" t="s">
         <v>149</v>
       </c>
       <c r="F807" s="2"/>
       <c r="G807" s="2">
         <v>1988</v>
       </c>
       <c r="H807" s="2" t="s">
-        <v>1945</v>
+        <v>1944</v>
       </c>
       <c r="I807" s="2" t="s">
-        <v>1655</v>
+        <v>1654</v>
       </c>
       <c r="J807" s="2" t="s">
-        <v>2293</v>
+        <v>2292</v>
       </c>
     </row>
     <row r="808" spans="1:11">
       <c r="A808" s="3">
         <v>165</v>
       </c>
       <c r="B808" s="3">
         <v>5</v>
       </c>
       <c r="C808" s="3">
         <v>6451</v>
       </c>
       <c r="D808" s="3" t="s">
+        <v>2293</v>
+      </c>
+      <c r="E808" s="3" t="s">
         <v>2294</v>
-      </c>
-[...1 lines deleted...]
-        <v>2295</v>
       </c>
       <c r="F808" s="3"/>
       <c r="G808" s="3">
         <v>1970</v>
       </c>
       <c r="H808" s="3" t="s">
-        <v>1932</v>
+        <v>1931</v>
       </c>
       <c r="I808" s="3" t="s">
-        <v>2200</v>
+        <v>2199</v>
       </c>
       <c r="J808" s="3" t="s">
-        <v>2296</v>
+        <v>2295</v>
       </c>
     </row>
     <row r="809" spans="1:11">
       <c r="A809" s="2">
         <v>166</v>
       </c>
       <c r="B809" s="2">
         <v>53</v>
       </c>
       <c r="C809" s="2">
         <v>6473</v>
       </c>
       <c r="D809" s="2" t="s">
-        <v>2297</v>
+        <v>2296</v>
       </c>
       <c r="E809" s="2"/>
       <c r="F809" s="2"/>
       <c r="G809" s="2">
         <v>1997</v>
       </c>
       <c r="H809" s="2" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I809" s="2" t="s">
+        <v>2297</v>
+      </c>
+      <c r="J809" s="2" t="s">
         <v>2298</v>
-      </c>
-[...1 lines deleted...]
-        <v>2299</v>
       </c>
     </row>
     <row r="810" spans="1:11">
       <c r="A810" s="3">
         <v>167</v>
       </c>
       <c r="B810" s="3">
         <v>29</v>
       </c>
       <c r="C810" s="3">
         <v>6267</v>
       </c>
       <c r="D810" s="3" t="s">
-        <v>2300</v>
+        <v>2299</v>
       </c>
       <c r="E810" s="3"/>
       <c r="F810" s="3"/>
       <c r="G810" s="3">
         <v>1990</v>
       </c>
       <c r="H810" s="3" t="s">
-        <v>1945</v>
+        <v>1944</v>
       </c>
       <c r="I810" s="3" t="s">
-        <v>2301</v>
+        <v>2300</v>
       </c>
       <c r="J810" s="3" t="s">
         <v>1144</v>
       </c>
     </row>
     <row r="811" spans="1:11">
       <c r="A811" s="2">
         <v>168</v>
       </c>
       <c r="B811" s="2">
         <v>18</v>
       </c>
       <c r="C811" s="2">
         <v>6131</v>
       </c>
       <c r="D811" s="2" t="s">
-        <v>2302</v>
+        <v>2301</v>
       </c>
       <c r="E811" s="2"/>
       <c r="F811" s="2"/>
       <c r="G811" s="2">
         <v>1978</v>
       </c>
       <c r="H811" s="2" t="s">
-        <v>1936</v>
+        <v>1935</v>
       </c>
       <c r="I811" s="2" t="s">
-        <v>2303</v>
+        <v>2302</v>
       </c>
       <c r="J811" s="2" t="s">
         <v>1375</v>
       </c>
     </row>
     <row r="812" spans="1:11">
       <c r="A812" s="3">
         <v>169</v>
       </c>
       <c r="B812" s="3">
         <v>19</v>
       </c>
       <c r="C812" s="3">
         <v>6271</v>
       </c>
       <c r="D812" s="3" t="s">
-        <v>2304</v>
+        <v>2303</v>
       </c>
       <c r="E812" s="3" t="s">
         <v>177</v>
       </c>
       <c r="F812" s="3"/>
       <c r="G812" s="3">
         <v>1978</v>
       </c>
       <c r="H812" s="3" t="s">
-        <v>1936</v>
+        <v>1935</v>
       </c>
       <c r="I812" s="3" t="s">
+        <v>2304</v>
+      </c>
+      <c r="J812" s="3" t="s">
         <v>2305</v>
-      </c>
-[...1 lines deleted...]
-        <v>2306</v>
       </c>
     </row>
     <row r="813" spans="1:11">
       <c r="A813" s="2">
         <v>170</v>
       </c>
       <c r="B813" s="2">
         <v>5</v>
       </c>
       <c r="C813" s="2">
         <v>6295</v>
       </c>
       <c r="D813" s="2" t="s">
-        <v>2307</v>
+        <v>2306</v>
       </c>
       <c r="E813" s="2" t="s">
         <v>1210</v>
       </c>
       <c r="F813" s="2"/>
       <c r="G813" s="2">
         <v>1974</v>
       </c>
       <c r="H813" s="2" t="s">
-        <v>2040</v>
+        <v>2039</v>
       </c>
       <c r="I813" s="2" t="s">
+        <v>2307</v>
+      </c>
+      <c r="J813" s="2" t="s">
         <v>2308</v>
-      </c>
-[...1 lines deleted...]
-        <v>2309</v>
       </c>
     </row>
     <row r="814" spans="1:11">
       <c r="A814" s="3">
         <v>171</v>
       </c>
       <c r="B814" s="3">
         <v>30</v>
       </c>
       <c r="C814" s="3">
         <v>6368</v>
       </c>
       <c r="D814" s="3" t="s">
-        <v>2310</v>
+        <v>2309</v>
       </c>
       <c r="E814" s="3"/>
       <c r="F814" s="3"/>
       <c r="G814" s="3">
         <v>1988</v>
       </c>
       <c r="H814" s="3" t="s">
-        <v>1945</v>
+        <v>1944</v>
       </c>
       <c r="I814" s="3" t="s">
+        <v>2310</v>
+      </c>
+      <c r="J814" s="3" t="s">
         <v>2311</v>
-      </c>
-[...1 lines deleted...]
-        <v>2312</v>
       </c>
     </row>
     <row r="815" spans="1:11">
       <c r="A815" s="2">
         <v>172</v>
       </c>
       <c r="B815" s="2">
         <v>30</v>
       </c>
       <c r="C815" s="2">
         <v>6803</v>
       </c>
       <c r="D815" s="2" t="s">
-        <v>2313</v>
+        <v>2312</v>
       </c>
       <c r="E815" s="2"/>
       <c r="F815" s="2"/>
       <c r="G815" s="2">
         <v>1996</v>
       </c>
       <c r="H815" s="2" t="s">
-        <v>1922</v>
+        <v>1921</v>
       </c>
       <c r="I815" s="2" t="s">
-        <v>2314</v>
+        <v>2313</v>
       </c>
       <c r="J815" s="2" t="s">
-        <v>1526</v>
+        <v>1525</v>
       </c>
     </row>
     <row r="816" spans="1:11">
       <c r="A816" s="3">
         <v>173</v>
       </c>
       <c r="B816" s="3">
         <v>54</v>
       </c>
       <c r="C816" s="3">
         <v>6804</v>
       </c>
       <c r="D816" s="3" t="s">
-        <v>2315</v>
+        <v>2314</v>
       </c>
       <c r="E816" s="3"/>
       <c r="F816" s="3"/>
       <c r="G816" s="3">
         <v>1997</v>
       </c>
       <c r="H816" s="3" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I816" s="3" t="s">
-        <v>1518</v>
+        <v>1517</v>
       </c>
       <c r="J816" s="3" t="s">
-        <v>2316</v>
+        <v>2315</v>
       </c>
     </row>
     <row r="817" spans="1:11">
       <c r="A817" s="2">
         <v>174</v>
       </c>
       <c r="B817" s="2">
         <v>55</v>
       </c>
       <c r="C817" s="2">
         <v>6186</v>
       </c>
       <c r="D817" s="2" t="s">
-        <v>2317</v>
+        <v>2316</v>
       </c>
       <c r="E817" s="2"/>
       <c r="F817" s="2"/>
       <c r="G817" s="2">
         <v>1999</v>
       </c>
       <c r="H817" s="2" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I817" s="2" t="s">
+        <v>2317</v>
+      </c>
+      <c r="J817" s="2" t="s">
         <v>2318</v>
-      </c>
-[...1 lines deleted...]
-        <v>2319</v>
       </c>
     </row>
     <row r="818" spans="1:11">
       <c r="A818" s="3">
         <v>175</v>
       </c>
       <c r="B818" s="3">
         <v>56</v>
       </c>
       <c r="C818" s="3">
         <v>6287</v>
       </c>
       <c r="D818" s="3" t="s">
-        <v>2320</v>
+        <v>2319</v>
       </c>
       <c r="E818" s="3"/>
       <c r="F818" s="3"/>
       <c r="G818" s="3">
         <v>2005</v>
       </c>
       <c r="H818" s="3" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I818" s="3" t="s">
+        <v>2320</v>
+      </c>
+      <c r="J818" s="3" t="s">
         <v>2321</v>
-      </c>
-[...1 lines deleted...]
-        <v>2322</v>
       </c>
     </row>
     <row r="819" spans="1:11">
       <c r="A819" s="2">
         <v>176</v>
       </c>
       <c r="B819" s="2">
         <v>20</v>
       </c>
       <c r="C819" s="2">
         <v>6511</v>
       </c>
       <c r="D819" s="2" t="s">
-        <v>2323</v>
+        <v>2322</v>
       </c>
       <c r="E819" s="2" t="s">
         <v>99</v>
       </c>
       <c r="F819" s="2"/>
       <c r="G819" s="2">
         <v>1977</v>
       </c>
       <c r="H819" s="2" t="s">
-        <v>1936</v>
+        <v>1935</v>
       </c>
       <c r="I819" s="2" t="s">
-        <v>2321</v>
+        <v>2320</v>
       </c>
       <c r="J819" s="2" t="s">
-        <v>2324</v>
+        <v>2323</v>
       </c>
     </row>
     <row r="820" spans="1:11">
       <c r="A820" s="3">
         <v>177</v>
       </c>
       <c r="B820" s="3">
         <v>31</v>
       </c>
       <c r="C820" s="3">
         <v>6707</v>
       </c>
       <c r="D820" s="3" t="s">
-        <v>2325</v>
+        <v>2324</v>
       </c>
       <c r="E820" s="3" t="s">
         <v>953</v>
       </c>
       <c r="F820" s="3"/>
       <c r="G820" s="3">
         <v>1991</v>
       </c>
       <c r="H820" s="3" t="s">
-        <v>1945</v>
+        <v>1944</v>
       </c>
       <c r="I820" s="3" t="s">
-        <v>2326</v>
+        <v>2325</v>
       </c>
       <c r="J820" s="3" t="s">
         <v>1246</v>
       </c>
     </row>
     <row r="821" spans="1:11">
       <c r="A821" s="2">
         <v>178</v>
       </c>
       <c r="B821" s="2">
         <v>32</v>
       </c>
       <c r="C821" s="2">
         <v>6137</v>
       </c>
       <c r="D821" s="2" t="s">
-        <v>2327</v>
+        <v>2326</v>
       </c>
       <c r="E821" s="2"/>
       <c r="F821" s="2"/>
       <c r="G821" s="2">
         <v>1990</v>
       </c>
       <c r="H821" s="2" t="s">
-        <v>1945</v>
+        <v>1944</v>
       </c>
       <c r="I821" s="2" t="s">
-        <v>1608</v>
+        <v>1607</v>
       </c>
       <c r="J821" s="2" t="s">
         <v>1223</v>
       </c>
     </row>
     <row r="822" spans="1:11">
       <c r="A822" s="3">
         <v>179</v>
       </c>
       <c r="B822" s="3">
         <v>57</v>
       </c>
       <c r="C822" s="3">
         <v>6171</v>
       </c>
       <c r="D822" s="3" t="s">
-        <v>2328</v>
+        <v>2327</v>
       </c>
       <c r="E822" s="3" t="s">
-        <v>2275</v>
+        <v>2274</v>
       </c>
       <c r="F822" s="3"/>
       <c r="G822" s="3">
         <v>2003</v>
       </c>
       <c r="H822" s="3" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I822" s="3" t="s">
-        <v>1715</v>
+        <v>1714</v>
       </c>
       <c r="J822" s="3" t="s">
-        <v>2329</v>
+        <v>2328</v>
       </c>
     </row>
     <row r="823" spans="1:11">
       <c r="A823" s="2">
         <v>180</v>
       </c>
       <c r="B823" s="2">
         <v>58</v>
       </c>
       <c r="C823" s="2">
         <v>6486</v>
       </c>
       <c r="D823" s="2" t="s">
+        <v>2329</v>
+      </c>
+      <c r="E823" s="2" t="s">
         <v>2330</v>
-      </c>
-[...1 lines deleted...]
-        <v>2331</v>
       </c>
       <c r="F823" s="2"/>
       <c r="G823" s="2">
         <v>2003</v>
       </c>
       <c r="H823" s="2" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I823" s="2" t="s">
-        <v>1624</v>
+        <v>1623</v>
       </c>
       <c r="J823" s="2" t="s">
-        <v>2332</v>
+        <v>2331</v>
       </c>
     </row>
     <row r="824" spans="1:11">
       <c r="A824" s="3">
         <v>181</v>
       </c>
       <c r="B824" s="3">
         <v>21</v>
       </c>
       <c r="C824" s="3">
         <v>6427</v>
       </c>
       <c r="D824" s="3" t="s">
-        <v>2333</v>
+        <v>2332</v>
       </c>
       <c r="E824" s="3"/>
       <c r="F824" s="3"/>
       <c r="G824" s="3">
         <v>1981</v>
       </c>
       <c r="H824" s="3" t="s">
-        <v>1936</v>
+        <v>1935</v>
       </c>
       <c r="I824" s="3" t="s">
+        <v>2333</v>
+      </c>
+      <c r="J824" s="3" t="s">
         <v>2334</v>
-      </c>
-[...1 lines deleted...]
-        <v>2335</v>
       </c>
     </row>
     <row r="825" spans="1:11">
       <c r="A825" s="2">
         <v>182</v>
       </c>
       <c r="B825" s="2">
         <v>59</v>
       </c>
       <c r="C825" s="2">
         <v>7087</v>
       </c>
       <c r="D825" s="2" t="s">
-        <v>2336</v>
+        <v>2335</v>
       </c>
       <c r="E825" s="2"/>
       <c r="F825" s="2"/>
       <c r="G825" s="2">
         <v>1999</v>
       </c>
       <c r="H825" s="2" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I825" s="2" t="s">
+        <v>2336</v>
+      </c>
+      <c r="J825" s="2" t="s">
         <v>2337</v>
-      </c>
-[...1 lines deleted...]
-        <v>2338</v>
       </c>
     </row>
     <row r="826" spans="1:11">
       <c r="A826" s="3">
         <v>183</v>
       </c>
       <c r="B826" s="3">
         <v>33</v>
       </c>
       <c r="C826" s="3">
         <v>6578</v>
       </c>
       <c r="D826" s="3" t="s">
-        <v>2339</v>
+        <v>2338</v>
       </c>
       <c r="E826" s="3"/>
       <c r="F826" s="3"/>
       <c r="G826" s="3">
         <v>1989</v>
       </c>
       <c r="H826" s="3" t="s">
-        <v>1945</v>
+        <v>1944</v>
       </c>
       <c r="I826" s="3" t="s">
-        <v>2340</v>
+        <v>2339</v>
       </c>
       <c r="J826" s="3" t="s">
-        <v>1542</v>
+        <v>1541</v>
       </c>
     </row>
     <row r="827" spans="1:11">
       <c r="A827" s="2">
         <v>184</v>
       </c>
       <c r="B827" s="2">
         <v>60</v>
       </c>
       <c r="C827" s="2">
         <v>6887</v>
       </c>
       <c r="D827" s="2" t="s">
-        <v>2341</v>
+        <v>2340</v>
       </c>
       <c r="E827" s="2"/>
       <c r="F827" s="2"/>
       <c r="G827" s="2">
         <v>1999</v>
       </c>
       <c r="H827" s="2" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I827" s="2" t="s">
-        <v>2342</v>
+        <v>2341</v>
       </c>
       <c r="J827" s="2" t="s">
         <v>1304</v>
       </c>
     </row>
     <row r="828" spans="1:11">
       <c r="A828" s="3">
         <v>185</v>
       </c>
       <c r="B828" s="3">
         <v>61</v>
       </c>
       <c r="C828" s="3">
         <v>7096</v>
       </c>
       <c r="D828" s="3" t="s">
-        <v>2343</v>
+        <v>2342</v>
       </c>
       <c r="E828" s="3" t="s">
         <v>397</v>
       </c>
       <c r="F828" s="3"/>
       <c r="G828" s="3">
         <v>1997</v>
       </c>
       <c r="H828" s="3" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I828" s="3" t="s">
+        <v>2343</v>
+      </c>
+      <c r="J828" s="3" t="s">
         <v>2344</v>
-      </c>
-[...1 lines deleted...]
-        <v>2345</v>
       </c>
     </row>
     <row r="829" spans="1:11">
       <c r="A829" s="2">
         <v>186</v>
       </c>
       <c r="B829" s="2">
         <v>22</v>
       </c>
       <c r="C829" s="2">
         <v>6820</v>
       </c>
       <c r="D829" s="2" t="s">
-        <v>2346</v>
+        <v>2345</v>
       </c>
       <c r="E829" s="2" t="s">
         <v>75</v>
       </c>
       <c r="F829" s="2"/>
       <c r="G829" s="2">
         <v>1979</v>
       </c>
       <c r="H829" s="2" t="s">
-        <v>1936</v>
+        <v>1935</v>
       </c>
       <c r="I829" s="2" t="s">
-        <v>2347</v>
+        <v>2346</v>
       </c>
       <c r="J829" s="2" t="s">
-        <v>1554</v>
+        <v>1553</v>
       </c>
     </row>
     <row r="830" spans="1:11">
       <c r="A830" s="3">
         <v>187</v>
       </c>
       <c r="B830" s="3">
         <v>62</v>
       </c>
       <c r="C830" s="3">
         <v>6733</v>
       </c>
       <c r="D830" s="3" t="s">
-        <v>2348</v>
+        <v>2347</v>
       </c>
       <c r="E830" s="3" t="s">
         <v>573</v>
       </c>
       <c r="F830" s="3"/>
       <c r="G830" s="3">
         <v>1999</v>
       </c>
       <c r="H830" s="3" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I830" s="3" t="s">
+        <v>2348</v>
+      </c>
+      <c r="J830" s="3" t="s">
         <v>2349</v>
-      </c>
-[...1 lines deleted...]
-        <v>2350</v>
       </c>
     </row>
     <row r="831" spans="1:11">
       <c r="A831" s="2">
         <v>188</v>
       </c>
       <c r="B831" s="2">
         <v>23</v>
       </c>
       <c r="C831" s="2">
         <v>6865</v>
       </c>
       <c r="D831" s="2" t="s">
-        <v>2351</v>
+        <v>2350</v>
       </c>
       <c r="E831" s="2"/>
       <c r="F831" s="2"/>
       <c r="G831" s="2">
         <v>1981</v>
       </c>
       <c r="H831" s="2" t="s">
-        <v>1936</v>
+        <v>1935</v>
       </c>
       <c r="I831" s="2" t="s">
+        <v>2351</v>
+      </c>
+      <c r="J831" s="2" t="s">
         <v>2352</v>
-      </c>
-[...1 lines deleted...]
-        <v>2353</v>
       </c>
     </row>
     <row r="832" spans="1:11">
       <c r="A832" s="3">
         <v>189</v>
       </c>
       <c r="B832" s="3">
         <v>6</v>
       </c>
       <c r="C832" s="3">
         <v>6670</v>
       </c>
       <c r="D832" s="3" t="s">
-        <v>2354</v>
+        <v>2353</v>
       </c>
       <c r="E832" s="3" t="s">
         <v>945</v>
       </c>
       <c r="F832" s="3"/>
       <c r="G832" s="3">
         <v>1970</v>
       </c>
       <c r="H832" s="3" t="s">
-        <v>1932</v>
+        <v>1931</v>
       </c>
       <c r="I832" s="3" t="s">
-        <v>2355</v>
+        <v>2354</v>
       </c>
       <c r="J832" s="3" t="s">
-        <v>2266</v>
+        <v>2265</v>
       </c>
     </row>
     <row r="833" spans="1:11">
       <c r="A833" s="2">
         <v>190</v>
       </c>
       <c r="B833" s="2">
         <v>63</v>
       </c>
       <c r="C833" s="2">
         <v>6672</v>
       </c>
       <c r="D833" s="2" t="s">
-        <v>2356</v>
+        <v>2355</v>
       </c>
       <c r="E833" s="2" t="s">
         <v>573</v>
       </c>
       <c r="F833" s="2"/>
       <c r="G833" s="2">
         <v>2004</v>
       </c>
       <c r="H833" s="2" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I833" s="2" t="s">
+        <v>2356</v>
+      </c>
+      <c r="J833" s="2" t="s">
         <v>2357</v>
-      </c>
-[...1 lines deleted...]
-        <v>2358</v>
       </c>
     </row>
     <row r="834" spans="1:11">
       <c r="A834" s="3">
         <v>191</v>
       </c>
       <c r="B834" s="3">
         <v>64</v>
       </c>
       <c r="C834" s="3">
         <v>6128</v>
       </c>
       <c r="D834" s="3" t="s">
-        <v>2359</v>
+        <v>2358</v>
       </c>
       <c r="E834" s="3" t="s">
         <v>1165</v>
       </c>
       <c r="F834" s="3"/>
       <c r="G834" s="3">
         <v>1997</v>
       </c>
       <c r="H834" s="3" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I834" s="3" t="s">
-        <v>2360</v>
+        <v>2359</v>
       </c>
       <c r="J834" s="3" t="s">
-        <v>2301</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="835" spans="1:11">
       <c r="A835" s="2">
         <v>192</v>
       </c>
       <c r="B835" s="2">
         <v>24</v>
       </c>
       <c r="C835" s="2">
         <v>6628</v>
       </c>
       <c r="D835" s="2" t="s">
-        <v>2361</v>
+        <v>2360</v>
       </c>
       <c r="E835" s="2"/>
       <c r="F835" s="2"/>
       <c r="G835" s="2">
         <v>1981</v>
       </c>
       <c r="H835" s="2" t="s">
-        <v>1936</v>
+        <v>1935</v>
       </c>
       <c r="I835" s="2" t="s">
-        <v>2362</v>
+        <v>2361</v>
       </c>
       <c r="J835" s="2" t="s">
-        <v>2197</v>
+        <v>2196</v>
       </c>
     </row>
     <row r="836" spans="1:11">
       <c r="A836" s="3">
         <v>193</v>
       </c>
       <c r="B836" s="3">
         <v>65</v>
       </c>
       <c r="C836" s="3">
         <v>6460</v>
       </c>
       <c r="D836" s="3" t="s">
-        <v>2363</v>
+        <v>2362</v>
       </c>
       <c r="E836" s="3"/>
       <c r="F836" s="3"/>
       <c r="G836" s="3">
         <v>1998</v>
       </c>
       <c r="H836" s="3" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I836" s="3" t="s">
-        <v>1742</v>
+        <v>1741</v>
       </c>
       <c r="J836" s="3" t="s">
-        <v>2364</v>
+        <v>2363</v>
       </c>
     </row>
     <row r="837" spans="1:11">
       <c r="A837" s="2">
         <v>194</v>
       </c>
       <c r="B837" s="2">
         <v>34</v>
       </c>
       <c r="C837" s="2">
         <v>6979</v>
       </c>
       <c r="D837" s="2" t="s">
-        <v>2365</v>
+        <v>2364</v>
       </c>
       <c r="E837" s="2" t="s">
-        <v>1593</v>
+        <v>1592</v>
       </c>
       <c r="F837" s="2"/>
       <c r="G837" s="2">
         <v>1991</v>
       </c>
       <c r="H837" s="2" t="s">
-        <v>1945</v>
+        <v>1944</v>
       </c>
       <c r="I837" s="2" t="s">
+        <v>2365</v>
+      </c>
+      <c r="J837" s="2" t="s">
         <v>2366</v>
-      </c>
-[...1 lines deleted...]
-        <v>2367</v>
       </c>
     </row>
     <row r="838" spans="1:11">
       <c r="A838" s="3">
         <v>195</v>
       </c>
       <c r="B838" s="3">
         <v>35</v>
       </c>
       <c r="C838" s="3">
         <v>7122</v>
       </c>
       <c r="D838" s="3" t="s">
-        <v>2368</v>
+        <v>2367</v>
       </c>
       <c r="E838" s="3" t="s">
         <v>289</v>
       </c>
       <c r="F838" s="3"/>
       <c r="G838" s="3">
         <v>1989</v>
       </c>
       <c r="H838" s="3" t="s">
-        <v>1945</v>
+        <v>1944</v>
       </c>
       <c r="I838" s="3" t="s">
-        <v>1505</v>
+        <v>1504</v>
       </c>
       <c r="J838" s="3" t="s">
-        <v>1575</v>
+        <v>1574</v>
       </c>
     </row>
     <row r="839" spans="1:11">
       <c r="A839" s="2">
         <v>196</v>
       </c>
       <c r="B839" s="2">
         <v>25</v>
       </c>
       <c r="C839" s="2">
         <v>6546</v>
       </c>
       <c r="D839" s="2" t="s">
-        <v>2369</v>
+        <v>2368</v>
       </c>
       <c r="E839" s="2" t="s">
-        <v>1583</v>
+        <v>1582</v>
       </c>
       <c r="F839" s="2"/>
       <c r="G839" s="2">
         <v>1977</v>
       </c>
       <c r="H839" s="2" t="s">
-        <v>1936</v>
+        <v>1935</v>
       </c>
       <c r="I839" s="2" t="s">
+        <v>2369</v>
+      </c>
+      <c r="J839" s="2" t="s">
         <v>2370</v>
-      </c>
-[...1 lines deleted...]
-        <v>2371</v>
       </c>
     </row>
     <row r="840" spans="1:11">
       <c r="A840" s="3">
         <v>197</v>
       </c>
       <c r="B840" s="3">
         <v>7</v>
       </c>
       <c r="C840" s="3">
         <v>6374</v>
       </c>
       <c r="D840" s="3" t="s">
-        <v>2372</v>
+        <v>2371</v>
       </c>
       <c r="E840" s="3" t="s">
         <v>1288</v>
       </c>
       <c r="F840" s="3"/>
       <c r="G840" s="3">
         <v>1970</v>
       </c>
       <c r="H840" s="3" t="s">
-        <v>1932</v>
+        <v>1931</v>
       </c>
       <c r="I840" s="3" t="s">
+        <v>2372</v>
+      </c>
+      <c r="J840" s="3" t="s">
         <v>2373</v>
-      </c>
-[...1 lines deleted...]
-        <v>2374</v>
       </c>
     </row>
     <row r="841" spans="1:11">
       <c r="A841" s="2">
         <v>198</v>
       </c>
       <c r="B841" s="2">
         <v>66</v>
       </c>
       <c r="C841" s="2">
         <v>7008</v>
       </c>
       <c r="D841" s="2" t="s">
-        <v>2375</v>
+        <v>2374</v>
       </c>
       <c r="E841" s="2" t="s">
         <v>149</v>
       </c>
       <c r="F841" s="2"/>
       <c r="G841" s="2">
         <v>1997</v>
       </c>
       <c r="H841" s="2" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I841" s="2" t="s">
+        <v>2375</v>
+      </c>
+      <c r="J841" s="2" t="s">
         <v>2376</v>
-      </c>
-[...1 lines deleted...]
-        <v>2377</v>
       </c>
     </row>
     <row r="842" spans="1:11">
       <c r="A842" s="3">
         <v>199</v>
       </c>
       <c r="B842" s="3">
         <v>67</v>
       </c>
       <c r="C842" s="3">
         <v>7049</v>
       </c>
       <c r="D842" s="3" t="s">
-        <v>2378</v>
+        <v>2377</v>
       </c>
       <c r="E842" s="3"/>
       <c r="F842" s="3"/>
       <c r="G842" s="3">
         <v>2001</v>
       </c>
       <c r="H842" s="3" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I842" s="3" t="s">
+        <v>2378</v>
+      </c>
+      <c r="J842" s="3" t="s">
         <v>2379</v>
-      </c>
-[...1 lines deleted...]
-        <v>2380</v>
       </c>
     </row>
     <row r="843" spans="1:11">
       <c r="A843" s="2">
         <v>200</v>
       </c>
       <c r="B843" s="2">
         <v>3</v>
       </c>
       <c r="C843" s="2">
         <v>7157</v>
       </c>
       <c r="D843" s="2" t="s">
-        <v>2381</v>
+        <v>2380</v>
       </c>
       <c r="E843" s="2"/>
       <c r="F843" s="2"/>
       <c r="G843" s="2">
         <v>1965</v>
       </c>
       <c r="H843" s="2" t="s">
-        <v>2071</v>
+        <v>2070</v>
       </c>
       <c r="I843" s="2" t="s">
+        <v>2381</v>
+      </c>
+      <c r="J843" s="2" t="s">
         <v>2382</v>
-      </c>
-[...1 lines deleted...]
-        <v>2383</v>
       </c>
     </row>
     <row r="844" spans="1:11">
       <c r="A844" s="3">
         <v>201</v>
       </c>
       <c r="B844" s="3">
         <v>31</v>
       </c>
       <c r="C844" s="3">
         <v>6933</v>
       </c>
       <c r="D844" s="3" t="s">
-        <v>2384</v>
+        <v>2383</v>
       </c>
       <c r="E844" s="3" t="s">
         <v>227</v>
       </c>
       <c r="F844" s="3"/>
       <c r="G844" s="3">
         <v>1994</v>
       </c>
       <c r="H844" s="3" t="s">
-        <v>1922</v>
+        <v>1921</v>
       </c>
       <c r="I844" s="3" t="s">
+        <v>2384</v>
+      </c>
+      <c r="J844" s="3" t="s">
         <v>2385</v>
-      </c>
-[...1 lines deleted...]
-        <v>2386</v>
       </c>
     </row>
     <row r="845" spans="1:11">
       <c r="A845" s="2">
         <v>202</v>
       </c>
       <c r="B845" s="2">
         <v>68</v>
       </c>
       <c r="C845" s="2">
         <v>7165</v>
       </c>
       <c r="D845" s="2" t="s">
-        <v>2387</v>
+        <v>2386</v>
       </c>
       <c r="E845" s="2" t="s">
-        <v>1614</v>
+        <v>1613</v>
       </c>
       <c r="F845" s="2"/>
       <c r="G845" s="2">
         <v>1998</v>
       </c>
       <c r="H845" s="2" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I845" s="2" t="s">
-        <v>1615</v>
+        <v>1614</v>
       </c>
       <c r="J845" s="2" t="s">
-        <v>1612</v>
+        <v>1611</v>
       </c>
     </row>
     <row r="846" spans="1:11">
       <c r="A846" s="3">
         <v>203</v>
       </c>
       <c r="B846" s="3">
         <v>36</v>
       </c>
       <c r="C846" s="3">
         <v>6563</v>
       </c>
       <c r="D846" s="3" t="s">
+        <v>2387</v>
+      </c>
+      <c r="E846" s="3" t="s">
         <v>2388</v>
-      </c>
-[...1 lines deleted...]
-        <v>2389</v>
       </c>
       <c r="F846" s="3"/>
       <c r="G846" s="3">
         <v>1987</v>
       </c>
       <c r="H846" s="3" t="s">
-        <v>1945</v>
+        <v>1944</v>
       </c>
       <c r="I846" s="3" t="s">
-        <v>1766</v>
+        <v>1765</v>
       </c>
       <c r="J846" s="3" t="s">
-        <v>2390</v>
+        <v>2389</v>
       </c>
     </row>
     <row r="847" spans="1:11">
       <c r="A847" s="2">
         <v>204</v>
       </c>
       <c r="B847" s="2">
         <v>32</v>
       </c>
       <c r="C847" s="2">
         <v>6490</v>
       </c>
       <c r="D847" s="2" t="s">
-        <v>2391</v>
+        <v>2390</v>
       </c>
       <c r="E847" s="2"/>
       <c r="F847" s="2"/>
       <c r="G847" s="2">
         <v>1992</v>
       </c>
       <c r="H847" s="2" t="s">
-        <v>1922</v>
+        <v>1921</v>
       </c>
       <c r="I847" s="2" t="s">
+        <v>2391</v>
+      </c>
+      <c r="J847" s="2" t="s">
         <v>2392</v>
-      </c>
-[...1 lines deleted...]
-        <v>2393</v>
       </c>
     </row>
     <row r="848" spans="1:11">
       <c r="A848" s="3">
         <v>205</v>
       </c>
       <c r="B848" s="3">
         <v>33</v>
       </c>
       <c r="C848" s="3">
         <v>6539</v>
       </c>
       <c r="D848" s="3" t="s">
-        <v>2394</v>
+        <v>2393</v>
       </c>
       <c r="E848" s="3"/>
       <c r="F848" s="3"/>
       <c r="G848" s="3">
         <v>1995</v>
       </c>
       <c r="H848" s="3" t="s">
-        <v>1922</v>
+        <v>1921</v>
       </c>
       <c r="I848" s="3" t="s">
-        <v>2395</v>
+        <v>2394</v>
       </c>
       <c r="J848" s="3" t="s">
-        <v>2393</v>
+        <v>2392</v>
       </c>
     </row>
     <row r="849" spans="1:11">
       <c r="A849" s="2">
         <v>206</v>
       </c>
       <c r="B849" s="2">
         <v>3</v>
       </c>
       <c r="C849" s="2">
         <v>6661</v>
       </c>
       <c r="D849" s="2" t="s">
+        <v>2395</v>
+      </c>
+      <c r="E849" s="2" t="s">
         <v>2396</v>
-      </c>
-[...1 lines deleted...]
-        <v>2397</v>
       </c>
       <c r="F849" s="2"/>
       <c r="G849" s="2">
         <v>1960</v>
       </c>
       <c r="H849" s="2" t="s">
-        <v>2203</v>
+        <v>2202</v>
       </c>
       <c r="I849" s="2" t="s">
+        <v>2397</v>
+      </c>
+      <c r="J849" s="2" t="s">
         <v>2398</v>
-      </c>
-[...1 lines deleted...]
-        <v>2399</v>
       </c>
     </row>
     <row r="850" spans="1:11">
       <c r="A850" s="3">
         <v>207</v>
       </c>
       <c r="B850" s="3">
         <v>6</v>
       </c>
       <c r="C850" s="3">
         <v>7127</v>
       </c>
       <c r="D850" s="3" t="s">
-        <v>2400</v>
+        <v>2399</v>
       </c>
       <c r="E850" s="3"/>
       <c r="F850" s="3"/>
       <c r="G850" s="3">
         <v>1976</v>
       </c>
       <c r="H850" s="3" t="s">
-        <v>2040</v>
+        <v>2039</v>
       </c>
       <c r="I850" s="3" t="s">
-        <v>1635</v>
+        <v>1634</v>
       </c>
       <c r="J850" s="3" t="s">
-        <v>2401</v>
+        <v>2400</v>
       </c>
     </row>
     <row r="851" spans="1:11">
       <c r="A851" s="2">
         <v>208</v>
       </c>
       <c r="B851" s="2">
         <v>37</v>
       </c>
       <c r="C851" s="2">
         <v>7180</v>
       </c>
       <c r="D851" s="2" t="s">
+        <v>2401</v>
+      </c>
+      <c r="E851" s="2" t="s">
         <v>2402</v>
-      </c>
-[...1 lines deleted...]
-        <v>2403</v>
       </c>
       <c r="F851" s="2"/>
       <c r="G851" s="2">
         <v>1989</v>
       </c>
       <c r="H851" s="2" t="s">
-        <v>1945</v>
+        <v>1944</v>
       </c>
       <c r="I851" s="2" t="s">
-        <v>2404</v>
+        <v>2403</v>
       </c>
       <c r="J851" s="2" t="s">
         <v>1463</v>
       </c>
     </row>
     <row r="852" spans="1:11">
       <c r="A852" s="3">
         <v>209</v>
       </c>
       <c r="B852" s="3">
         <v>69</v>
       </c>
       <c r="C852" s="3">
         <v>6827</v>
       </c>
       <c r="D852" s="3" t="s">
-        <v>2405</v>
+        <v>2404</v>
       </c>
       <c r="E852" s="3" t="s">
         <v>75</v>
       </c>
       <c r="F852" s="3"/>
       <c r="G852" s="3">
         <v>1998</v>
       </c>
       <c r="H852" s="3" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I852" s="3" t="s">
+        <v>2405</v>
+      </c>
+      <c r="J852" s="3" t="s">
         <v>2406</v>
-      </c>
-[...1 lines deleted...]
-        <v>2407</v>
       </c>
     </row>
     <row r="853" spans="1:11">
       <c r="A853" s="2">
         <v>210</v>
       </c>
       <c r="B853" s="2">
         <v>25</v>
       </c>
       <c r="C853" s="2">
         <v>6515</v>
       </c>
       <c r="D853" s="2" t="s">
-        <v>2408</v>
+        <v>2407</v>
       </c>
       <c r="E853" s="2" t="s">
         <v>816</v>
       </c>
       <c r="F853" s="2"/>
       <c r="G853" s="2">
         <v>1982</v>
       </c>
       <c r="H853" s="2" t="s">
-        <v>1913</v>
+        <v>1912</v>
       </c>
       <c r="I853" s="2" t="s">
+        <v>2408</v>
+      </c>
+      <c r="J853" s="2" t="s">
         <v>2409</v>
-      </c>
-[...1 lines deleted...]
-        <v>2410</v>
       </c>
     </row>
     <row r="854" spans="1:11">
       <c r="A854" s="3">
         <v>211</v>
       </c>
       <c r="B854" s="3">
         <v>8</v>
       </c>
       <c r="C854" s="3">
         <v>6846</v>
       </c>
       <c r="D854" s="3" t="s">
+        <v>2410</v>
+      </c>
+      <c r="E854" s="3" t="s">
         <v>2411</v>
-      </c>
-[...1 lines deleted...]
-        <v>2412</v>
       </c>
       <c r="F854" s="3"/>
       <c r="G854" s="3">
         <v>1967</v>
       </c>
       <c r="H854" s="3" t="s">
-        <v>1932</v>
+        <v>1931</v>
       </c>
       <c r="I854" s="3" t="s">
-        <v>1550</v>
+        <v>1549</v>
       </c>
       <c r="J854" s="3" t="s">
-        <v>2413</v>
+        <v>2412</v>
       </c>
     </row>
     <row r="855" spans="1:11">
       <c r="A855" s="2">
         <v>212</v>
       </c>
       <c r="B855" s="2">
         <v>7</v>
       </c>
       <c r="C855" s="2">
         <v>6862</v>
       </c>
       <c r="D855" s="2" t="s">
-        <v>2414</v>
+        <v>2413</v>
       </c>
       <c r="E855" s="2"/>
       <c r="F855" s="2"/>
       <c r="G855" s="2">
         <v>1972</v>
       </c>
       <c r="H855" s="2" t="s">
-        <v>2040</v>
+        <v>2039</v>
       </c>
       <c r="I855" s="2" t="s">
-        <v>2415</v>
+        <v>2414</v>
       </c>
       <c r="J855" s="2" t="s">
-        <v>2413</v>
+        <v>2412</v>
       </c>
     </row>
     <row r="856" spans="1:11">
       <c r="A856" s="3">
         <v>213</v>
       </c>
       <c r="B856" s="3">
         <v>70</v>
       </c>
       <c r="C856" s="3">
         <v>6863</v>
       </c>
       <c r="D856" s="3" t="s">
-        <v>2416</v>
+        <v>2415</v>
       </c>
       <c r="E856" s="3"/>
       <c r="F856" s="3"/>
       <c r="G856" s="3">
         <v>2001</v>
       </c>
       <c r="H856" s="3" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I856" s="3" t="s">
-        <v>2417</v>
+        <v>2416</v>
       </c>
       <c r="J856" s="3" t="s">
-        <v>2413</v>
+        <v>2412</v>
       </c>
     </row>
     <row r="857" spans="1:11">
       <c r="A857" s="2">
         <v>214</v>
       </c>
       <c r="B857" s="2">
         <v>38</v>
       </c>
       <c r="C857" s="2">
         <v>6438</v>
       </c>
       <c r="D857" s="2" t="s">
-        <v>2418</v>
+        <v>2417</v>
       </c>
       <c r="E857" s="2"/>
       <c r="F857" s="2"/>
       <c r="G857" s="2">
         <v>1990</v>
       </c>
       <c r="H857" s="2" t="s">
-        <v>1945</v>
+        <v>1944</v>
       </c>
       <c r="I857" s="2" t="s">
-        <v>2419</v>
+        <v>2418</v>
       </c>
       <c r="J857" s="2" t="s">
-        <v>2278</v>
+        <v>2277</v>
       </c>
     </row>
     <row r="858" spans="1:11">
       <c r="A858" s="3">
         <v>215</v>
       </c>
       <c r="B858" s="3">
         <v>71</v>
       </c>
       <c r="C858" s="3">
         <v>6746</v>
       </c>
       <c r="D858" s="3" t="s">
-        <v>2420</v>
+        <v>2419</v>
       </c>
       <c r="E858" s="3" t="s">
         <v>573</v>
       </c>
       <c r="F858" s="3"/>
       <c r="G858" s="3">
         <v>2004</v>
       </c>
       <c r="H858" s="3" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I858" s="3" t="s">
+        <v>2420</v>
+      </c>
+      <c r="J858" s="3" t="s">
         <v>2421</v>
-      </c>
-[...1 lines deleted...]
-        <v>2422</v>
       </c>
     </row>
     <row r="859" spans="1:11">
       <c r="A859" s="2">
         <v>216</v>
       </c>
       <c r="B859" s="2">
         <v>72</v>
       </c>
       <c r="C859" s="2">
         <v>6871</v>
       </c>
       <c r="D859" s="2" t="s">
-        <v>2423</v>
+        <v>2422</v>
       </c>
       <c r="E859" s="2" t="s">
         <v>573</v>
       </c>
       <c r="F859" s="2"/>
       <c r="G859" s="2">
         <v>2000</v>
       </c>
       <c r="H859" s="2" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I859" s="2" t="s">
+        <v>2420</v>
+      </c>
+      <c r="J859" s="2" t="s">
         <v>2421</v>
-      </c>
-[...1 lines deleted...]
-        <v>2422</v>
       </c>
     </row>
     <row r="860" spans="1:11">
       <c r="A860" s="3">
         <v>217</v>
       </c>
       <c r="B860" s="3">
         <v>39</v>
       </c>
       <c r="C860" s="3">
         <v>6379</v>
       </c>
       <c r="D860" s="3" t="s">
-        <v>2424</v>
+        <v>2423</v>
       </c>
       <c r="E860" s="3"/>
       <c r="F860" s="3"/>
       <c r="G860" s="3">
         <v>1990</v>
       </c>
       <c r="H860" s="3" t="s">
-        <v>1945</v>
+        <v>1944</v>
       </c>
       <c r="I860" s="3" t="s">
+        <v>2424</v>
+      </c>
+      <c r="J860" s="3" t="s">
         <v>2425</v>
-      </c>
-[...1 lines deleted...]
-        <v>2426</v>
       </c>
     </row>
     <row r="861" spans="1:11">
       <c r="A861" s="2">
         <v>218</v>
       </c>
       <c r="B861" s="2">
         <v>26</v>
       </c>
       <c r="C861" s="2">
         <v>6019</v>
       </c>
       <c r="D861" s="2" t="s">
-        <v>2427</v>
+        <v>2426</v>
       </c>
       <c r="E861" s="2"/>
       <c r="F861" s="2"/>
       <c r="G861" s="2">
         <v>1982</v>
       </c>
       <c r="H861" s="2" t="s">
-        <v>1913</v>
+        <v>1912</v>
       </c>
       <c r="I861" s="2" t="s">
-        <v>2428</v>
+        <v>2427</v>
       </c>
       <c r="J861" s="2" t="s">
-        <v>2286</v>
+        <v>2285</v>
       </c>
     </row>
     <row r="862" spans="1:11">
       <c r="A862" s="3">
         <v>219</v>
       </c>
       <c r="B862" s="3">
         <v>40</v>
       </c>
       <c r="C862" s="3">
         <v>6023</v>
       </c>
       <c r="D862" s="3" t="s">
-        <v>2429</v>
+        <v>2428</v>
       </c>
       <c r="E862" s="3"/>
       <c r="F862" s="3"/>
       <c r="G862" s="3">
         <v>1987</v>
       </c>
       <c r="H862" s="3" t="s">
-        <v>1945</v>
+        <v>1944</v>
       </c>
       <c r="I862" s="3" t="s">
-        <v>2428</v>
+        <v>2427</v>
       </c>
       <c r="J862" s="3" t="s">
-        <v>2286</v>
+        <v>2285</v>
       </c>
     </row>
     <row r="863" spans="1:11">
       <c r="A863" s="2">
         <v>220</v>
       </c>
       <c r="B863" s="2">
         <v>9</v>
       </c>
       <c r="C863" s="2">
         <v>6720</v>
       </c>
       <c r="D863" s="2" t="s">
+        <v>2429</v>
+      </c>
+      <c r="E863" s="2" t="s">
         <v>2430</v>
-      </c>
-[...1 lines deleted...]
-        <v>2431</v>
       </c>
       <c r="F863" s="2"/>
       <c r="G863" s="2">
         <v>1971</v>
       </c>
       <c r="H863" s="2" t="s">
-        <v>1932</v>
+        <v>1931</v>
       </c>
       <c r="I863" s="2" t="s">
-        <v>1775</v>
+        <v>1774</v>
       </c>
       <c r="J863" s="2" t="s">
-        <v>1661</v>
+        <v>1660</v>
       </c>
     </row>
     <row r="864" spans="1:11">
       <c r="A864" s="3">
         <v>221</v>
       </c>
       <c r="B864" s="3">
         <v>34</v>
       </c>
       <c r="C864" s="3">
         <v>6433</v>
       </c>
       <c r="D864" s="3" t="s">
-        <v>2432</v>
+        <v>2431</v>
       </c>
       <c r="E864" s="3"/>
       <c r="F864" s="3"/>
       <c r="G864" s="3">
         <v>1992</v>
       </c>
       <c r="H864" s="3" t="s">
-        <v>1922</v>
+        <v>1921</v>
       </c>
       <c r="I864" s="3" t="s">
-        <v>1651</v>
+        <v>1650</v>
       </c>
       <c r="J864" s="3" t="s">
-        <v>2433</v>
+        <v>2432</v>
       </c>
     </row>
     <row r="865" spans="1:11">
       <c r="A865" s="2">
         <v>222</v>
       </c>
       <c r="B865" s="2">
         <v>41</v>
       </c>
       <c r="C865" s="2">
         <v>6422</v>
       </c>
       <c r="D865" s="2" t="s">
-        <v>2434</v>
+        <v>2433</v>
       </c>
       <c r="E865" s="2" t="s">
-        <v>1665</v>
+        <v>1664</v>
       </c>
       <c r="F865" s="2"/>
       <c r="G865" s="2">
         <v>1990</v>
       </c>
       <c r="H865" s="2" t="s">
-        <v>1945</v>
+        <v>1944</v>
       </c>
       <c r="I865" s="2" t="s">
+        <v>2434</v>
+      </c>
+      <c r="J865" s="2" t="s">
         <v>2435</v>
-      </c>
-[...1 lines deleted...]
-        <v>2436</v>
       </c>
     </row>
     <row r="866" spans="1:11">
       <c r="A866" s="3">
         <v>223</v>
       </c>
       <c r="B866" s="3">
         <v>73</v>
       </c>
       <c r="C866" s="3">
         <v>6349</v>
       </c>
       <c r="D866" s="3" t="s">
-        <v>2437</v>
+        <v>2436</v>
       </c>
       <c r="E866" s="3"/>
       <c r="F866" s="3"/>
       <c r="G866" s="3">
         <v>2000</v>
       </c>
       <c r="H866" s="3" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I866" s="3" t="s">
-        <v>1675</v>
+        <v>1674</v>
       </c>
       <c r="J866" s="3" t="s">
-        <v>2438</v>
+        <v>2437</v>
       </c>
     </row>
     <row r="867" spans="1:11">
       <c r="A867" s="2">
         <v>224</v>
       </c>
       <c r="B867" s="2">
         <v>8</v>
       </c>
       <c r="C867" s="2">
         <v>6024</v>
       </c>
       <c r="D867" s="2" t="s">
-        <v>2439</v>
+        <v>2438</v>
       </c>
       <c r="E867" s="2"/>
       <c r="F867" s="2"/>
       <c r="G867" s="2">
         <v>1976</v>
       </c>
       <c r="H867" s="2" t="s">
-        <v>2040</v>
+        <v>2039</v>
       </c>
       <c r="I867" s="2" t="s">
-        <v>2440</v>
+        <v>2439</v>
       </c>
       <c r="J867" s="2" t="s">
-        <v>1660</v>
+        <v>1659</v>
       </c>
     </row>
     <row r="868" spans="1:11">
       <c r="A868" s="3">
         <v>225</v>
       </c>
       <c r="B868" s="3">
         <v>42</v>
       </c>
       <c r="C868" s="3">
         <v>6984</v>
       </c>
       <c r="D868" s="3" t="s">
-        <v>2441</v>
+        <v>2440</v>
       </c>
       <c r="E868" s="3" t="s">
         <v>53</v>
       </c>
       <c r="F868" s="3"/>
       <c r="G868" s="3">
         <v>1987</v>
       </c>
       <c r="H868" s="3" t="s">
-        <v>1945</v>
+        <v>1944</v>
       </c>
       <c r="I868" s="3" t="s">
-        <v>1750</v>
+        <v>1749</v>
       </c>
       <c r="J868" s="3" t="s">
-        <v>2442</v>
+        <v>2441</v>
       </c>
     </row>
     <row r="869" spans="1:11">
       <c r="A869" s="2">
         <v>226</v>
       </c>
       <c r="B869" s="2">
         <v>74</v>
       </c>
       <c r="C869" s="2">
         <v>6392</v>
       </c>
       <c r="D869" s="2" t="s">
-        <v>2443</v>
+        <v>2442</v>
       </c>
       <c r="E869" s="2"/>
       <c r="F869" s="2"/>
       <c r="G869" s="2">
         <v>1997</v>
       </c>
       <c r="H869" s="2" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I869" s="2" t="s">
-        <v>2444</v>
+        <v>2443</v>
       </c>
       <c r="J869" s="2" t="s">
-        <v>2442</v>
+        <v>2441</v>
       </c>
     </row>
     <row r="870" spans="1:11">
       <c r="A870" s="3">
         <v>227</v>
       </c>
       <c r="B870" s="3">
         <v>75</v>
       </c>
       <c r="C870" s="3">
         <v>6393</v>
       </c>
       <c r="D870" s="3" t="s">
-        <v>2445</v>
+        <v>2444</v>
       </c>
       <c r="E870" s="3"/>
       <c r="F870" s="3"/>
       <c r="G870" s="3">
         <v>1998</v>
       </c>
       <c r="H870" s="3" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I870" s="3" t="s">
-        <v>2446</v>
+        <v>2445</v>
       </c>
       <c r="J870" s="3" t="s">
-        <v>1515</v>
+        <v>1514</v>
       </c>
     </row>
     <row r="871" spans="1:11">
       <c r="A871" s="2">
         <v>228</v>
       </c>
       <c r="B871" s="2">
         <v>35</v>
       </c>
       <c r="C871" s="2">
         <v>6045</v>
       </c>
       <c r="D871" s="2" t="s">
-        <v>2447</v>
+        <v>2446</v>
       </c>
       <c r="E871" s="2" t="s">
-        <v>2412</v>
+        <v>2411</v>
       </c>
       <c r="F871" s="2"/>
       <c r="G871" s="2">
         <v>1992</v>
       </c>
       <c r="H871" s="2" t="s">
-        <v>1922</v>
+        <v>1921</v>
       </c>
       <c r="I871" s="2" t="s">
+        <v>2447</v>
+      </c>
+      <c r="J871" s="2" t="s">
         <v>2448</v>
-      </c>
-[...1 lines deleted...]
-        <v>2449</v>
       </c>
     </row>
     <row r="872" spans="1:11">
       <c r="A872" s="3">
         <v>229</v>
       </c>
       <c r="B872" s="3">
         <v>76</v>
       </c>
       <c r="C872" s="3">
         <v>6888</v>
       </c>
       <c r="D872" s="3" t="s">
-        <v>2450</v>
+        <v>2449</v>
       </c>
       <c r="E872" s="3"/>
       <c r="F872" s="3"/>
       <c r="G872" s="3">
         <v>1999</v>
       </c>
       <c r="H872" s="3" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I872" s="3" t="s">
-        <v>2451</v>
+        <v>2450</v>
       </c>
       <c r="J872" s="3" t="s">
-        <v>1696</v>
+        <v>1695</v>
       </c>
     </row>
     <row r="873" spans="1:11">
       <c r="A873" s="2">
         <v>230</v>
       </c>
       <c r="B873" s="2">
         <v>77</v>
       </c>
       <c r="C873" s="2">
         <v>6555</v>
       </c>
       <c r="D873" s="2" t="s">
-        <v>2452</v>
+        <v>2451</v>
       </c>
       <c r="E873" s="2" t="s">
-        <v>1698</v>
+        <v>1697</v>
       </c>
       <c r="F873" s="2"/>
       <c r="G873" s="2">
         <v>1998</v>
       </c>
       <c r="H873" s="2" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I873" s="2" t="s">
+        <v>2452</v>
+      </c>
+      <c r="J873" s="2" t="s">
         <v>2453</v>
-      </c>
-[...1 lines deleted...]
-        <v>2454</v>
       </c>
     </row>
     <row r="874" spans="1:11">
       <c r="A874" s="3">
         <v>231</v>
       </c>
       <c r="B874" s="3">
         <v>9</v>
       </c>
       <c r="C874" s="3">
         <v>6910</v>
       </c>
       <c r="D874" s="3" t="s">
+        <v>2454</v>
+      </c>
+      <c r="E874" s="3" t="s">
         <v>2455</v>
-      </c>
-[...1 lines deleted...]
-        <v>2456</v>
       </c>
       <c r="F874" s="3"/>
       <c r="G874" s="3">
         <v>1976</v>
       </c>
       <c r="H874" s="3" t="s">
-        <v>2040</v>
+        <v>2039</v>
       </c>
       <c r="I874" s="3" t="s">
-        <v>2457</v>
+        <v>2456</v>
       </c>
       <c r="J874" s="3" t="s">
-        <v>1703</v>
+        <v>1702</v>
       </c>
     </row>
     <row r="875" spans="1:11">
       <c r="A875" s="2">
         <v>232</v>
       </c>
       <c r="B875" s="2">
         <v>27</v>
       </c>
       <c r="C875" s="2">
         <v>4218</v>
       </c>
       <c r="D875" s="2" t="s">
-        <v>2458</v>
+        <v>2457</v>
       </c>
       <c r="E875" s="2" t="s">
         <v>75</v>
       </c>
       <c r="F875" s="2"/>
       <c r="G875" s="2">
         <v>1985</v>
       </c>
       <c r="H875" s="2" t="s">
-        <v>1913</v>
+        <v>1912</v>
       </c>
       <c r="I875" s="2" t="s">
+        <v>2458</v>
+      </c>
+      <c r="J875" s="2" t="s">
         <v>2459</v>
-      </c>
-[...1 lines deleted...]
-        <v>2460</v>
       </c>
     </row>
     <row r="876" spans="1:11">
       <c r="A876" s="3">
         <v>233</v>
       </c>
       <c r="B876" s="3">
         <v>78</v>
       </c>
       <c r="C876" s="3">
         <v>6022</v>
       </c>
       <c r="D876" s="3" t="s">
-        <v>2461</v>
+        <v>2460</v>
       </c>
       <c r="E876" s="3"/>
       <c r="F876" s="3"/>
       <c r="G876" s="3">
         <v>1997</v>
       </c>
       <c r="H876" s="3" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I876" s="3" t="s">
+        <v>2461</v>
+      </c>
+      <c r="J876" s="3" t="s">
         <v>2462</v>
-      </c>
-[...1 lines deleted...]
-        <v>2463</v>
       </c>
     </row>
     <row r="877" spans="1:11">
       <c r="A877" s="2">
         <v>234</v>
       </c>
       <c r="B877" s="2">
         <v>79</v>
       </c>
       <c r="C877" s="2">
         <v>6191</v>
       </c>
       <c r="D877" s="2" t="s">
-        <v>2464</v>
+        <v>2463</v>
       </c>
       <c r="E877" s="2"/>
       <c r="F877" s="2"/>
       <c r="G877" s="2">
         <v>1997</v>
       </c>
       <c r="H877" s="2" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I877" s="2" t="s">
+        <v>2464</v>
+      </c>
+      <c r="J877" s="2" t="s">
         <v>2465</v>
-      </c>
-[...1 lines deleted...]
-        <v>2466</v>
       </c>
     </row>
     <row r="878" spans="1:11">
       <c r="A878" s="3">
         <v>235</v>
       </c>
       <c r="B878" s="3">
         <v>80</v>
       </c>
       <c r="C878" s="3">
         <v>6819</v>
       </c>
       <c r="D878" s="3" t="s">
-        <v>2467</v>
+        <v>2466</v>
       </c>
       <c r="E878" s="3"/>
       <c r="F878" s="3"/>
       <c r="G878" s="3">
         <v>2001</v>
       </c>
       <c r="H878" s="3" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I878" s="3" t="s">
-        <v>2468</v>
+        <v>2467</v>
       </c>
       <c r="J878" s="3" t="s">
-        <v>2466</v>
+        <v>2465</v>
       </c>
     </row>
     <row r="879" spans="1:11">
       <c r="A879" s="2">
         <v>236</v>
       </c>
       <c r="B879" s="2">
         <v>28</v>
       </c>
       <c r="C879" s="2">
         <v>6098</v>
       </c>
       <c r="D879" s="2" t="s">
-        <v>2469</v>
+        <v>2468</v>
       </c>
       <c r="E879" s="2"/>
       <c r="F879" s="2"/>
       <c r="G879" s="2">
         <v>1985</v>
       </c>
       <c r="H879" s="2" t="s">
-        <v>1913</v>
+        <v>1912</v>
       </c>
       <c r="I879" s="2" t="s">
-        <v>1806</v>
+        <v>1805</v>
       </c>
       <c r="J879" s="2" t="s">
-        <v>2470</v>
+        <v>2469</v>
       </c>
     </row>
     <row r="880" spans="1:11">
       <c r="A880" s="3">
         <v>237</v>
       </c>
       <c r="B880" s="3">
         <v>81</v>
       </c>
       <c r="C880" s="3">
         <v>6212</v>
       </c>
       <c r="D880" s="3" t="s">
-        <v>2471</v>
+        <v>2470</v>
       </c>
       <c r="E880" s="3"/>
       <c r="F880" s="3"/>
       <c r="G880" s="3">
         <v>1997</v>
       </c>
       <c r="H880" s="3" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I880" s="3" t="s">
+        <v>2471</v>
+      </c>
+      <c r="J880" s="3" t="s">
         <v>2472</v>
-      </c>
-[...1 lines deleted...]
-        <v>2473</v>
       </c>
     </row>
     <row r="881" spans="1:11">
       <c r="A881" s="2">
         <v>238</v>
       </c>
       <c r="B881" s="2">
         <v>43</v>
       </c>
       <c r="C881" s="2">
         <v>6583</v>
       </c>
       <c r="D881" s="2" t="s">
-        <v>2474</v>
+        <v>2473</v>
       </c>
       <c r="E881" s="2" t="s">
-        <v>1650</v>
+        <v>1649</v>
       </c>
       <c r="F881" s="2"/>
       <c r="G881" s="2">
         <v>1991</v>
       </c>
       <c r="H881" s="2" t="s">
-        <v>1945</v>
+        <v>1944</v>
       </c>
       <c r="I881" s="2" t="s">
-        <v>2475</v>
+        <v>2474</v>
       </c>
       <c r="J881" s="2" t="s">
-        <v>2473</v>
+        <v>2472</v>
       </c>
     </row>
     <row r="882" spans="1:11">
       <c r="A882" s="3">
         <v>239</v>
       </c>
       <c r="B882" s="3">
         <v>82</v>
       </c>
       <c r="C882" s="3">
         <v>6288</v>
       </c>
       <c r="D882" s="3" t="s">
-        <v>2476</v>
+        <v>2475</v>
       </c>
       <c r="E882" s="3" t="s">
-        <v>2331</v>
+        <v>2330</v>
       </c>
       <c r="F882" s="3"/>
       <c r="G882" s="3">
         <v>2003</v>
       </c>
       <c r="H882" s="3" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I882" s="3" t="s">
+        <v>2476</v>
+      </c>
+      <c r="J882" s="3" t="s">
         <v>2477</v>
-      </c>
-[...1 lines deleted...]
-        <v>2478</v>
       </c>
     </row>
     <row r="883" spans="1:11">
       <c r="A883" s="2">
         <v>240</v>
       </c>
       <c r="B883" s="2">
         <v>29</v>
       </c>
       <c r="C883" s="2">
         <v>6908</v>
       </c>
       <c r="D883" s="2" t="s">
-        <v>2479</v>
+        <v>2478</v>
       </c>
       <c r="E883" s="2"/>
       <c r="F883" s="2"/>
       <c r="G883" s="2">
         <v>1985</v>
       </c>
       <c r="H883" s="2" t="s">
-        <v>1913</v>
+        <v>1912</v>
       </c>
       <c r="I883" s="2" t="s">
-        <v>2480</v>
+        <v>2479</v>
       </c>
       <c r="J883" s="2" t="s">
-        <v>1553</v>
+        <v>1552</v>
       </c>
     </row>
     <row r="884" spans="1:11">
       <c r="A884" s="3">
         <v>241</v>
       </c>
       <c r="B884" s="3">
         <v>83</v>
       </c>
       <c r="C884" s="3">
         <v>6732</v>
       </c>
       <c r="D884" s="3" t="s">
-        <v>2481</v>
+        <v>2480</v>
       </c>
       <c r="E884" s="3"/>
       <c r="F884" s="3"/>
       <c r="G884" s="3">
         <v>1998</v>
       </c>
       <c r="H884" s="3" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I884" s="3" t="s">
+        <v>2481</v>
+      </c>
+      <c r="J884" s="3" t="s">
         <v>2482</v>
-      </c>
-[...1 lines deleted...]
-        <v>2483</v>
       </c>
     </row>
     <row r="885" spans="1:11">
       <c r="A885" s="2">
         <v>242</v>
       </c>
       <c r="B885" s="2">
         <v>10</v>
       </c>
       <c r="C885" s="2">
         <v>6834</v>
       </c>
       <c r="D885" s="2" t="s">
+        <v>2483</v>
+      </c>
+      <c r="E885" s="2" t="s">
         <v>2484</v>
-      </c>
-[...1 lines deleted...]
-        <v>2485</v>
       </c>
       <c r="F885" s="2"/>
       <c r="G885" s="2">
         <v>1969</v>
       </c>
       <c r="H885" s="2" t="s">
-        <v>1932</v>
+        <v>1931</v>
       </c>
       <c r="I885" s="2" t="s">
-        <v>2486</v>
+        <v>2485</v>
       </c>
       <c r="J885" s="2" t="s">
-        <v>1728</v>
+        <v>1727</v>
       </c>
     </row>
     <row r="886" spans="1:11">
       <c r="A886" s="3">
         <v>243</v>
       </c>
       <c r="B886" s="3">
         <v>11</v>
       </c>
       <c r="C886" s="3">
         <v>6832</v>
       </c>
       <c r="D886" s="3" t="s">
-        <v>2487</v>
+        <v>2486</v>
       </c>
       <c r="E886" s="3"/>
       <c r="F886" s="3"/>
       <c r="G886" s="3">
         <v>1967</v>
       </c>
       <c r="H886" s="3" t="s">
-        <v>1932</v>
+        <v>1931</v>
       </c>
       <c r="I886" s="3" t="s">
+        <v>2487</v>
+      </c>
+      <c r="J886" s="3" t="s">
         <v>2488</v>
-      </c>
-[...1 lines deleted...]
-        <v>2489</v>
       </c>
     </row>
     <row r="887" spans="1:11">
       <c r="A887" s="2">
         <v>244</v>
       </c>
       <c r="B887" s="2">
         <v>26</v>
       </c>
       <c r="C887" s="2">
         <v>6309</v>
       </c>
       <c r="D887" s="2" t="s">
-        <v>2490</v>
+        <v>2489</v>
       </c>
       <c r="E887" s="2"/>
       <c r="F887" s="2"/>
       <c r="G887" s="2">
         <v>1980</v>
       </c>
       <c r="H887" s="2" t="s">
-        <v>1936</v>
+        <v>1935</v>
       </c>
       <c r="I887" s="2" t="s">
-        <v>2491</v>
+        <v>2490</v>
       </c>
       <c r="J887" s="2" t="s">
-        <v>2428</v>
+        <v>2427</v>
       </c>
     </row>
     <row r="888" spans="1:11">
       <c r="A888" s="3">
         <v>245</v>
       </c>
       <c r="B888" s="3">
         <v>84</v>
       </c>
       <c r="C888" s="3">
         <v>7061</v>
       </c>
       <c r="D888" s="3" t="s">
-        <v>2492</v>
+        <v>2491</v>
       </c>
       <c r="E888" s="3"/>
       <c r="F888" s="3"/>
       <c r="G888" s="3">
         <v>1998</v>
       </c>
       <c r="H888" s="3" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I888" s="3" t="s">
-        <v>1730</v>
+        <v>1729</v>
       </c>
       <c r="J888" s="3" t="s">
-        <v>2493</v>
+        <v>2492</v>
       </c>
     </row>
     <row r="889" spans="1:11">
       <c r="A889" s="2">
         <v>246</v>
       </c>
       <c r="B889" s="2">
         <v>85</v>
       </c>
       <c r="C889" s="2">
         <v>6696</v>
       </c>
       <c r="D889" s="2" t="s">
-        <v>2494</v>
+        <v>2493</v>
       </c>
       <c r="E889" s="2" t="s">
         <v>536</v>
       </c>
       <c r="F889" s="2"/>
       <c r="G889" s="2">
         <v>2002</v>
       </c>
       <c r="H889" s="2" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I889" s="2" t="s">
+        <v>2494</v>
+      </c>
+      <c r="J889" s="2" t="s">
         <v>2495</v>
-      </c>
-[...1 lines deleted...]
-        <v>2496</v>
       </c>
     </row>
     <row r="890" spans="1:11">
       <c r="A890" s="3">
         <v>247</v>
       </c>
       <c r="B890" s="3">
         <v>30</v>
       </c>
       <c r="C890" s="3">
         <v>6355</v>
       </c>
       <c r="D890" s="3" t="s">
-        <v>2497</v>
+        <v>2496</v>
       </c>
       <c r="E890" s="3"/>
       <c r="F890" s="3"/>
       <c r="G890" s="3">
         <v>1986</v>
       </c>
       <c r="H890" s="3" t="s">
-        <v>1913</v>
+        <v>1912</v>
       </c>
       <c r="I890" s="3" t="s">
-        <v>2498</v>
+        <v>2497</v>
       </c>
       <c r="J890" s="3" t="s">
-        <v>1574</v>
+        <v>1573</v>
       </c>
     </row>
     <row r="891" spans="1:11">
       <c r="A891" s="2">
         <v>248</v>
       </c>
       <c r="B891" s="2">
         <v>44</v>
       </c>
       <c r="C891" s="2">
         <v>6612</v>
       </c>
       <c r="D891" s="2" t="s">
-        <v>2499</v>
+        <v>2498</v>
       </c>
       <c r="E891" s="2"/>
       <c r="F891" s="2"/>
       <c r="G891" s="2">
         <v>1991</v>
       </c>
       <c r="H891" s="2" t="s">
-        <v>1945</v>
+        <v>1944</v>
       </c>
       <c r="I891" s="2" t="s">
+        <v>2499</v>
+      </c>
+      <c r="J891" s="2" t="s">
         <v>2500</v>
-      </c>
-[...1 lines deleted...]
-        <v>2501</v>
       </c>
     </row>
     <row r="892" spans="1:11">
       <c r="A892" s="3">
         <v>249</v>
       </c>
       <c r="B892" s="3">
         <v>45</v>
       </c>
       <c r="C892" s="3">
         <v>6387</v>
       </c>
       <c r="D892" s="3" t="s">
-        <v>2502</v>
+        <v>2501</v>
       </c>
       <c r="E892" s="3"/>
       <c r="F892" s="3"/>
       <c r="G892" s="3">
         <v>1991</v>
       </c>
       <c r="H892" s="3" t="s">
-        <v>1945</v>
+        <v>1944</v>
       </c>
       <c r="I892" s="3" t="s">
+        <v>2502</v>
+      </c>
+      <c r="J892" s="3" t="s">
         <v>2503</v>
-      </c>
-[...1 lines deleted...]
-        <v>2504</v>
       </c>
     </row>
     <row r="893" spans="1:11">
       <c r="A893" s="2">
         <v>250</v>
       </c>
       <c r="B893" s="2">
         <v>86</v>
       </c>
       <c r="C893" s="2">
         <v>6373</v>
       </c>
       <c r="D893" s="2" t="s">
-        <v>2505</v>
+        <v>2504</v>
       </c>
       <c r="E893" s="2"/>
       <c r="F893" s="2"/>
       <c r="G893" s="2">
         <v>2000</v>
       </c>
       <c r="H893" s="2" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I893" s="2" t="s">
-        <v>1675</v>
+        <v>1674</v>
       </c>
       <c r="J893" s="2" t="s">
-        <v>2506</v>
+        <v>2505</v>
       </c>
     </row>
     <row r="894" spans="1:11">
       <c r="A894" s="3">
         <v>251</v>
       </c>
       <c r="B894" s="3">
         <v>27</v>
       </c>
       <c r="C894" s="3">
         <v>6470</v>
       </c>
       <c r="D894" s="3" t="s">
-        <v>2507</v>
+        <v>2506</v>
       </c>
       <c r="E894" s="3"/>
       <c r="F894" s="3"/>
       <c r="G894" s="3">
         <v>1980</v>
       </c>
       <c r="H894" s="3" t="s">
-        <v>1936</v>
+        <v>1935</v>
       </c>
       <c r="I894" s="3" t="s">
-        <v>2498</v>
+        <v>2497</v>
       </c>
       <c r="J894" s="3" t="s">
-        <v>2508</v>
+        <v>2507</v>
       </c>
     </row>
     <row r="895" spans="1:11">
       <c r="A895" s="2">
         <v>252</v>
       </c>
       <c r="B895" s="2">
         <v>46</v>
       </c>
       <c r="C895" s="2">
         <v>6723</v>
       </c>
       <c r="D895" s="2" t="s">
-        <v>2509</v>
+        <v>2508</v>
       </c>
       <c r="E895" s="2" t="s">
         <v>149</v>
       </c>
       <c r="F895" s="2"/>
       <c r="G895" s="2">
         <v>1991</v>
       </c>
       <c r="H895" s="2" t="s">
-        <v>1945</v>
+        <v>1944</v>
       </c>
       <c r="I895" s="2" t="s">
+        <v>2509</v>
+      </c>
+      <c r="J895" s="2" t="s">
         <v>2510</v>
-      </c>
-[...1 lines deleted...]
-        <v>2511</v>
       </c>
     </row>
     <row r="896" spans="1:11">
       <c r="A896" s="3">
         <v>253</v>
       </c>
       <c r="B896" s="3">
         <v>47</v>
       </c>
       <c r="C896" s="3">
         <v>6786</v>
       </c>
       <c r="D896" s="3" t="s">
-        <v>2512</v>
+        <v>2511</v>
       </c>
       <c r="E896" s="3" t="s">
         <v>149</v>
       </c>
       <c r="F896" s="3"/>
       <c r="G896" s="3">
         <v>1987</v>
       </c>
       <c r="H896" s="3" t="s">
-        <v>1945</v>
+        <v>1944</v>
       </c>
       <c r="I896" s="3" t="s">
+        <v>2509</v>
+      </c>
+      <c r="J896" s="3" t="s">
         <v>2510</v>
-      </c>
-[...1 lines deleted...]
-        <v>2511</v>
       </c>
     </row>
     <row r="897" spans="1:11">
       <c r="A897" s="2">
         <v>254</v>
       </c>
       <c r="B897" s="2">
         <v>87</v>
       </c>
       <c r="C897" s="2">
         <v>7161</v>
       </c>
       <c r="D897" s="2" t="s">
-        <v>2513</v>
+        <v>2512</v>
       </c>
       <c r="E897" s="2"/>
       <c r="F897" s="2"/>
       <c r="G897" s="2">
         <v>1997</v>
       </c>
       <c r="H897" s="2" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I897" s="2" t="s">
+        <v>2513</v>
+      </c>
+      <c r="J897" s="2" t="s">
         <v>2514</v>
-      </c>
-[...1 lines deleted...]
-        <v>2515</v>
       </c>
     </row>
     <row r="898" spans="1:11">
       <c r="A898" s="3">
         <v>255</v>
       </c>
       <c r="B898" s="3">
         <v>36</v>
       </c>
       <c r="C898" s="3">
         <v>7086</v>
       </c>
       <c r="D898" s="3" t="s">
-        <v>2516</v>
+        <v>2515</v>
       </c>
       <c r="E898" s="3"/>
       <c r="F898" s="3"/>
       <c r="G898" s="3">
         <v>1995</v>
       </c>
       <c r="H898" s="3" t="s">
-        <v>1922</v>
+        <v>1921</v>
       </c>
       <c r="I898" s="3" t="s">
+        <v>2516</v>
+      </c>
+      <c r="J898" s="3" t="s">
         <v>2517</v>
-      </c>
-[...1 lines deleted...]
-        <v>2518</v>
       </c>
     </row>
     <row r="899" spans="1:11">
       <c r="A899" s="2">
         <v>256</v>
       </c>
       <c r="B899" s="2">
         <v>37</v>
       </c>
       <c r="C899" s="2">
         <v>7052</v>
       </c>
       <c r="D899" s="2" t="s">
-        <v>2519</v>
+        <v>2518</v>
       </c>
       <c r="E899" s="2" t="s">
         <v>679</v>
       </c>
       <c r="F899" s="2"/>
       <c r="G899" s="2">
         <v>1994</v>
       </c>
       <c r="H899" s="2" t="s">
-        <v>1922</v>
+        <v>1921</v>
       </c>
       <c r="I899" s="2" t="s">
+        <v>2519</v>
+      </c>
+      <c r="J899" s="2" t="s">
         <v>2520</v>
-      </c>
-[...1 lines deleted...]
-        <v>2521</v>
       </c>
     </row>
     <row r="900" spans="1:11">
       <c r="A900" s="3">
         <v>257</v>
       </c>
       <c r="B900" s="3">
         <v>88</v>
       </c>
       <c r="C900" s="3">
         <v>6817</v>
       </c>
       <c r="D900" s="3" t="s">
-        <v>2522</v>
+        <v>2521</v>
       </c>
       <c r="E900" s="3"/>
       <c r="F900" s="3"/>
       <c r="G900" s="3">
         <v>2002</v>
       </c>
       <c r="H900" s="3" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I900" s="3" t="s">
+        <v>2522</v>
+      </c>
+      <c r="J900" s="3" t="s">
         <v>2523</v>
-      </c>
-[...1 lines deleted...]
-        <v>2524</v>
       </c>
     </row>
     <row r="901" spans="1:11">
       <c r="A901" s="2">
         <v>258</v>
       </c>
       <c r="B901" s="2">
         <v>38</v>
       </c>
       <c r="C901" s="2">
         <v>7073</v>
       </c>
       <c r="D901" s="2" t="s">
-        <v>2525</v>
+        <v>2524</v>
       </c>
       <c r="E901" s="2"/>
       <c r="F901" s="2"/>
       <c r="G901" s="2">
         <v>1993</v>
       </c>
       <c r="H901" s="2" t="s">
-        <v>1922</v>
+        <v>1921</v>
       </c>
       <c r="I901" s="2" t="s">
-        <v>1828</v>
+        <v>1827</v>
       </c>
       <c r="J901" s="2" t="s">
-        <v>2526</v>
+        <v>2525</v>
       </c>
     </row>
     <row r="902" spans="1:11">
       <c r="A902" s="3">
         <v>259</v>
       </c>
       <c r="B902" s="3">
         <v>10</v>
       </c>
       <c r="C902" s="3">
         <v>6323</v>
       </c>
       <c r="D902" s="3" t="s">
-        <v>2527</v>
+        <v>2526</v>
       </c>
       <c r="E902" s="3"/>
       <c r="F902" s="3"/>
       <c r="G902" s="3">
         <v>1976</v>
       </c>
       <c r="H902" s="3" t="s">
-        <v>2040</v>
+        <v>2039</v>
       </c>
       <c r="I902" s="3" t="s">
+        <v>2527</v>
+      </c>
+      <c r="J902" s="3" t="s">
         <v>2528</v>
-      </c>
-[...1 lines deleted...]
-        <v>2529</v>
       </c>
     </row>
     <row r="903" spans="1:11">
       <c r="A903" s="2">
         <v>260</v>
       </c>
       <c r="B903" s="2">
         <v>89</v>
       </c>
       <c r="C903" s="2">
         <v>6666</v>
       </c>
       <c r="D903" s="2" t="s">
-        <v>2530</v>
+        <v>2529</v>
       </c>
       <c r="E903" s="2"/>
       <c r="F903" s="2"/>
       <c r="G903" s="2">
         <v>2003</v>
       </c>
       <c r="H903" s="2" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I903" s="2" t="s">
+        <v>2530</v>
+      </c>
+      <c r="J903" s="2" t="s">
         <v>2531</v>
-      </c>
-[...1 lines deleted...]
-        <v>2532</v>
       </c>
     </row>
     <row r="904" spans="1:11">
       <c r="A904" s="3">
         <v>261</v>
       </c>
       <c r="B904" s="3">
         <v>90</v>
       </c>
       <c r="C904" s="3">
         <v>6667</v>
       </c>
       <c r="D904" s="3" t="s">
-        <v>2533</v>
+        <v>2532</v>
       </c>
       <c r="E904" s="3"/>
       <c r="F904" s="3"/>
       <c r="G904" s="3">
         <v>2001</v>
       </c>
       <c r="H904" s="3" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I904" s="3" t="s">
-        <v>2534</v>
+        <v>2533</v>
       </c>
       <c r="J904" s="3" t="s">
-        <v>2532</v>
+        <v>2531</v>
       </c>
     </row>
     <row r="905" spans="1:11">
       <c r="A905" s="2">
         <v>262</v>
       </c>
       <c r="B905" s="2">
         <v>31</v>
       </c>
       <c r="C905" s="2">
         <v>6551</v>
       </c>
       <c r="D905" s="2" t="s">
-        <v>2535</v>
+        <v>2534</v>
       </c>
       <c r="E905" s="2"/>
       <c r="F905" s="2"/>
       <c r="G905" s="2">
         <v>1985</v>
       </c>
       <c r="H905" s="2" t="s">
-        <v>1913</v>
+        <v>1912</v>
       </c>
       <c r="I905" s="2" t="s">
+        <v>2535</v>
+      </c>
+      <c r="J905" s="2" t="s">
         <v>2536</v>
-      </c>
-[...1 lines deleted...]
-        <v>2537</v>
       </c>
     </row>
     <row r="906" spans="1:11">
       <c r="A906" s="3">
         <v>263</v>
       </c>
       <c r="B906" s="3">
         <v>91</v>
       </c>
       <c r="C906" s="3">
         <v>6070</v>
       </c>
       <c r="D906" s="3" t="s">
-        <v>2538</v>
+        <v>2537</v>
       </c>
       <c r="E906" s="3" t="s">
         <v>1184</v>
       </c>
       <c r="F906" s="3"/>
       <c r="G906" s="3">
         <v>1998</v>
       </c>
       <c r="H906" s="3" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I906" s="3" t="s">
+        <v>2538</v>
+      </c>
+      <c r="J906" s="3" t="s">
         <v>2539</v>
-      </c>
-[...1 lines deleted...]
-        <v>2540</v>
       </c>
     </row>
     <row r="907" spans="1:11">
       <c r="A907" s="2">
         <v>264</v>
       </c>
       <c r="B907" s="2">
         <v>39</v>
       </c>
       <c r="C907" s="2">
         <v>6076</v>
       </c>
       <c r="D907" s="2" t="s">
-        <v>2541</v>
+        <v>2540</v>
       </c>
       <c r="E907" s="2"/>
       <c r="F907" s="2"/>
       <c r="G907" s="2">
         <v>1993</v>
       </c>
       <c r="H907" s="2" t="s">
-        <v>1922</v>
+        <v>1921</v>
       </c>
       <c r="I907" s="2" t="s">
+        <v>2541</v>
+      </c>
+      <c r="J907" s="2" t="s">
         <v>2542</v>
-      </c>
-[...1 lines deleted...]
-        <v>2543</v>
       </c>
     </row>
     <row r="908" spans="1:11">
       <c r="A908" s="3">
         <v>265</v>
       </c>
       <c r="B908" s="3">
         <v>48</v>
       </c>
       <c r="C908" s="3">
         <v>6505</v>
       </c>
       <c r="D908" s="3" t="s">
-        <v>2544</v>
+        <v>2543</v>
       </c>
       <c r="E908" s="3" t="s">
         <v>573</v>
       </c>
       <c r="F908" s="3"/>
       <c r="G908" s="3">
         <v>1990</v>
       </c>
       <c r="H908" s="3" t="s">
-        <v>1945</v>
+        <v>1944</v>
       </c>
       <c r="I908" s="3" t="s">
+        <v>2544</v>
+      </c>
+      <c r="J908" s="3" t="s">
         <v>2545</v>
-      </c>
-[...1 lines deleted...]
-        <v>2546</v>
       </c>
     </row>
     <row r="909" spans="1:11">
       <c r="A909" s="2">
         <v>266</v>
       </c>
       <c r="B909" s="2">
         <v>92</v>
       </c>
       <c r="C909" s="2">
         <v>6843</v>
       </c>
       <c r="D909" s="2" t="s">
-        <v>2547</v>
+        <v>2546</v>
       </c>
       <c r="E909" s="2" t="s">
         <v>1063</v>
       </c>
       <c r="F909" s="2"/>
       <c r="G909" s="2">
         <v>2000</v>
       </c>
       <c r="H909" s="2" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I909" s="2" t="s">
+        <v>2547</v>
+      </c>
+      <c r="J909" s="2" t="s">
         <v>2548</v>
-      </c>
-[...1 lines deleted...]
-        <v>2549</v>
       </c>
     </row>
     <row r="910" spans="1:11">
       <c r="A910" s="3">
         <v>267</v>
       </c>
       <c r="B910" s="3">
         <v>93</v>
       </c>
       <c r="C910" s="3">
         <v>6842</v>
       </c>
       <c r="D910" s="3" t="s">
-        <v>2550</v>
+        <v>2549</v>
       </c>
       <c r="E910" s="3" t="s">
         <v>1063</v>
       </c>
       <c r="F910" s="3"/>
       <c r="G910" s="3">
         <v>1997</v>
       </c>
       <c r="H910" s="3" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I910" s="3" t="s">
-        <v>2548</v>
+        <v>2547</v>
       </c>
       <c r="J910" s="3" t="s">
-        <v>2551</v>
+        <v>2550</v>
       </c>
     </row>
     <row r="911" spans="1:11">
       <c r="A911" s="2">
         <v>268</v>
       </c>
       <c r="B911" s="2">
         <v>49</v>
       </c>
       <c r="C911" s="2">
         <v>6394</v>
       </c>
       <c r="D911" s="2" t="s">
-        <v>2552</v>
+        <v>2551</v>
       </c>
       <c r="E911" s="2"/>
       <c r="F911" s="2"/>
       <c r="G911" s="2">
         <v>1989</v>
       </c>
       <c r="H911" s="2" t="s">
-        <v>1945</v>
+        <v>1944</v>
       </c>
       <c r="I911" s="2" t="s">
-        <v>2553</v>
+        <v>2552</v>
       </c>
       <c r="J911" s="2" t="s">
-        <v>1657</v>
+        <v>1656</v>
       </c>
     </row>
     <row r="912" spans="1:11">
       <c r="A912" s="3">
         <v>269</v>
       </c>
       <c r="B912" s="3">
         <v>94</v>
       </c>
       <c r="C912" s="3">
         <v>6776</v>
       </c>
       <c r="D912" s="3" t="s">
+        <v>2553</v>
+      </c>
+      <c r="E912" s="3" t="s">
         <v>2554</v>
-      </c>
-[...1 lines deleted...]
-        <v>2555</v>
       </c>
       <c r="F912" s="3"/>
       <c r="G912" s="3">
         <v>1999</v>
       </c>
       <c r="H912" s="3" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I912" s="3" t="s">
+        <v>2555</v>
+      </c>
+      <c r="J912" s="3" t="s">
         <v>2556</v>
-      </c>
-[...1 lines deleted...]
-        <v>2557</v>
       </c>
     </row>
     <row r="913" spans="1:11">
       <c r="A913" s="2">
         <v>270</v>
       </c>
       <c r="B913" s="2">
         <v>95</v>
       </c>
       <c r="C913" s="2">
         <v>6777</v>
       </c>
       <c r="D913" s="2" t="s">
-        <v>2558</v>
+        <v>2557</v>
       </c>
       <c r="E913" s="2" t="s">
-        <v>2555</v>
+        <v>2554</v>
       </c>
       <c r="F913" s="2"/>
       <c r="G913" s="2">
         <v>2004</v>
       </c>
       <c r="H913" s="2" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I913" s="2" t="s">
+        <v>2555</v>
+      </c>
+      <c r="J913" s="2" t="s">
         <v>2556</v>
-      </c>
-[...1 lines deleted...]
-        <v>2557</v>
       </c>
     </row>
     <row r="914" spans="1:11">
       <c r="A914" s="3">
         <v>271</v>
       </c>
       <c r="B914" s="3">
         <v>50</v>
       </c>
       <c r="C914" s="3">
         <v>6757</v>
       </c>
       <c r="D914" s="3" t="s">
-        <v>2559</v>
+        <v>2558</v>
       </c>
       <c r="E914" s="3" t="s">
         <v>289</v>
       </c>
       <c r="F914" s="3"/>
       <c r="G914" s="3">
         <v>1987</v>
       </c>
       <c r="H914" s="3" t="s">
-        <v>1945</v>
+        <v>1944</v>
       </c>
       <c r="I914" s="3" t="s">
+        <v>2559</v>
+      </c>
+      <c r="J914" s="3" t="s">
         <v>2560</v>
-      </c>
-[...1 lines deleted...]
-        <v>2561</v>
       </c>
     </row>
     <row r="915" spans="1:11">
       <c r="A915" s="2">
         <v>272</v>
       </c>
       <c r="B915" s="2">
         <v>40</v>
       </c>
       <c r="C915" s="2">
         <v>6692</v>
       </c>
       <c r="D915" s="2" t="s">
-        <v>2562</v>
+        <v>2561</v>
       </c>
       <c r="E915" s="2" t="s">
         <v>75</v>
       </c>
       <c r="F915" s="2"/>
       <c r="G915" s="2">
         <v>1995</v>
       </c>
       <c r="H915" s="2" t="s">
-        <v>1922</v>
+        <v>1921</v>
       </c>
       <c r="I915" s="2" t="s">
+        <v>1777</v>
+      </c>
+      <c r="J915" s="2" t="s">
         <v>1778</v>
-      </c>
-[...1 lines deleted...]
-        <v>1779</v>
       </c>
     </row>
     <row r="916" spans="1:11">
       <c r="A916" s="3">
         <v>273</v>
       </c>
       <c r="B916" s="3">
         <v>51</v>
       </c>
       <c r="C916" s="3">
         <v>6215</v>
       </c>
       <c r="D916" s="3" t="s">
-        <v>2563</v>
+        <v>2562</v>
       </c>
       <c r="E916" s="3" t="s">
         <v>1282</v>
       </c>
       <c r="F916" s="3"/>
       <c r="G916" s="3">
         <v>1988</v>
       </c>
       <c r="H916" s="3" t="s">
-        <v>1945</v>
+        <v>1944</v>
       </c>
       <c r="I916" s="3" t="s">
-        <v>2556</v>
+        <v>2555</v>
       </c>
       <c r="J916" s="3" t="s">
-        <v>2564</v>
+        <v>2563</v>
       </c>
     </row>
     <row r="917" spans="1:11">
       <c r="A917" s="2">
         <v>274</v>
       </c>
       <c r="B917" s="2">
         <v>32</v>
       </c>
       <c r="C917" s="2">
         <v>6073</v>
       </c>
       <c r="D917" s="2" t="s">
-        <v>2565</v>
+        <v>2564</v>
       </c>
       <c r="E917" s="2"/>
       <c r="F917" s="2"/>
       <c r="G917" s="2">
         <v>1983</v>
       </c>
       <c r="H917" s="2" t="s">
-        <v>1913</v>
+        <v>1912</v>
       </c>
       <c r="I917" s="2" t="s">
+        <v>1781</v>
+      </c>
+      <c r="J917" s="2" t="s">
         <v>1782</v>
-      </c>
-[...1 lines deleted...]
-        <v>1783</v>
       </c>
     </row>
     <row r="918" spans="1:11">
       <c r="A918" s="3">
         <v>275</v>
       </c>
       <c r="B918" s="3">
         <v>96</v>
       </c>
       <c r="C918" s="3">
         <v>6058</v>
       </c>
       <c r="D918" s="3" t="s">
-        <v>2566</v>
+        <v>2565</v>
       </c>
       <c r="E918" s="3"/>
       <c r="F918" s="3"/>
       <c r="G918" s="3">
         <v>1998</v>
       </c>
       <c r="H918" s="3" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I918" s="3" t="s">
+        <v>2566</v>
+      </c>
+      <c r="J918" s="3" t="s">
         <v>2567</v>
-      </c>
-[...1 lines deleted...]
-        <v>2568</v>
       </c>
     </row>
     <row r="919" spans="1:11">
       <c r="A919" s="2">
         <v>276</v>
       </c>
       <c r="B919" s="2">
         <v>97</v>
       </c>
       <c r="C919" s="2">
         <v>6472</v>
       </c>
       <c r="D919" s="2" t="s">
+        <v>2568</v>
+      </c>
+      <c r="E919" s="2" t="s">
         <v>2569</v>
-      </c>
-[...1 lines deleted...]
-        <v>2570</v>
       </c>
       <c r="F919" s="2"/>
       <c r="G919" s="2">
         <v>2004</v>
       </c>
       <c r="H919" s="2" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I919" s="2" t="s">
-        <v>2571</v>
+        <v>2570</v>
       </c>
       <c r="J919" s="2" t="s">
-        <v>2446</v>
+        <v>2445</v>
       </c>
     </row>
     <row r="920" spans="1:11">
       <c r="A920" s="3">
         <v>277</v>
       </c>
       <c r="B920" s="3">
         <v>52</v>
       </c>
       <c r="C920" s="3">
         <v>6148</v>
       </c>
       <c r="D920" s="3" t="s">
-        <v>2572</v>
+        <v>2571</v>
       </c>
       <c r="E920" s="3" t="s">
         <v>636</v>
       </c>
       <c r="F920" s="3"/>
       <c r="G920" s="3">
         <v>1988</v>
       </c>
       <c r="H920" s="3" t="s">
-        <v>1945</v>
+        <v>1944</v>
       </c>
       <c r="I920" s="3" t="s">
+        <v>2572</v>
+      </c>
+      <c r="J920" s="3" t="s">
         <v>2573</v>
-      </c>
-[...1 lines deleted...]
-        <v>2574</v>
       </c>
     </row>
     <row r="921" spans="1:11">
       <c r="A921" s="2">
         <v>278</v>
       </c>
       <c r="B921" s="2">
         <v>33</v>
       </c>
       <c r="C921" s="2">
         <v>7003</v>
       </c>
       <c r="D921" s="2" t="s">
-        <v>2575</v>
+        <v>2574</v>
       </c>
       <c r="E921" s="2" t="s">
-        <v>1593</v>
+        <v>1592</v>
       </c>
       <c r="F921" s="2"/>
       <c r="G921" s="2">
         <v>1983</v>
       </c>
       <c r="H921" s="2" t="s">
-        <v>1913</v>
+        <v>1912</v>
       </c>
       <c r="I921" s="2" t="s">
+        <v>2575</v>
+      </c>
+      <c r="J921" s="2" t="s">
         <v>2576</v>
-      </c>
-[...1 lines deleted...]
-        <v>2577</v>
       </c>
     </row>
     <row r="922" spans="1:11">
       <c r="A922" s="3">
         <v>279</v>
       </c>
       <c r="B922" s="3">
         <v>41</v>
       </c>
       <c r="C922" s="3">
         <v>6244</v>
       </c>
       <c r="D922" s="3" t="s">
-        <v>2578</v>
+        <v>2577</v>
       </c>
       <c r="E922" s="3"/>
       <c r="F922" s="3"/>
       <c r="G922" s="3">
         <v>1995</v>
       </c>
       <c r="H922" s="3" t="s">
-        <v>1922</v>
+        <v>1921</v>
       </c>
       <c r="I922" s="3" t="s">
+        <v>2578</v>
+      </c>
+      <c r="J922" s="3" t="s">
         <v>2579</v>
-      </c>
-[...1 lines deleted...]
-        <v>2580</v>
       </c>
     </row>
     <row r="923" spans="1:11">
       <c r="A923" s="2">
         <v>280</v>
       </c>
       <c r="B923" s="2">
         <v>28</v>
       </c>
       <c r="C923" s="2">
         <v>6764</v>
       </c>
       <c r="D923" s="2" t="s">
-        <v>2581</v>
+        <v>2580</v>
       </c>
       <c r="E923" s="2"/>
       <c r="F923" s="2"/>
       <c r="G923" s="2">
         <v>1981</v>
       </c>
       <c r="H923" s="2" t="s">
-        <v>1936</v>
+        <v>1935</v>
       </c>
       <c r="I923" s="2" t="s">
+        <v>2581</v>
+      </c>
+      <c r="J923" s="2" t="s">
         <v>2582</v>
-      </c>
-[...1 lines deleted...]
-        <v>2583</v>
       </c>
     </row>
     <row r="924" spans="1:11">
       <c r="A924" s="3">
         <v>281</v>
       </c>
       <c r="B924" s="3">
         <v>42</v>
       </c>
       <c r="C924" s="3">
         <v>6000</v>
       </c>
       <c r="D924" s="3" t="s">
-        <v>2584</v>
+        <v>2583</v>
       </c>
       <c r="E924" s="3" t="s">
         <v>319</v>
       </c>
       <c r="F924" s="3"/>
       <c r="G924" s="3">
         <v>1992</v>
       </c>
       <c r="H924" s="3" t="s">
-        <v>1922</v>
+        <v>1921</v>
       </c>
       <c r="I924" s="3" t="s">
+        <v>2584</v>
+      </c>
+      <c r="J924" s="3" t="s">
         <v>2585</v>
-      </c>
-[...1 lines deleted...]
-        <v>2586</v>
       </c>
     </row>
     <row r="925" spans="1:11">
       <c r="A925" s="2">
         <v>282</v>
       </c>
       <c r="B925" s="2">
         <v>98</v>
       </c>
       <c r="C925" s="2">
         <v>6185</v>
       </c>
       <c r="D925" s="2" t="s">
-        <v>2587</v>
+        <v>2586</v>
       </c>
       <c r="E925" s="2" t="s">
         <v>149</v>
       </c>
       <c r="F925" s="2"/>
       <c r="G925" s="2">
         <v>2002</v>
       </c>
       <c r="H925" s="2" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I925" s="2" t="s">
+        <v>2587</v>
+      </c>
+      <c r="J925" s="2" t="s">
         <v>2588</v>
-      </c>
-[...1 lines deleted...]
-        <v>2589</v>
       </c>
     </row>
     <row r="926" spans="1:11">
       <c r="A926" s="3">
         <v>283</v>
       </c>
       <c r="B926" s="3">
         <v>53</v>
       </c>
       <c r="C926" s="3">
         <v>6146</v>
       </c>
       <c r="D926" s="3" t="s">
-        <v>2590</v>
+        <v>2589</v>
       </c>
       <c r="E926" s="3" t="s">
         <v>636</v>
       </c>
       <c r="F926" s="3"/>
       <c r="G926" s="3">
         <v>1989</v>
       </c>
       <c r="H926" s="3" t="s">
-        <v>1945</v>
+        <v>1944</v>
       </c>
       <c r="I926" s="3" t="s">
-        <v>2579</v>
+        <v>2578</v>
       </c>
       <c r="J926" s="3" t="s">
-        <v>2591</v>
+        <v>2590</v>
       </c>
     </row>
     <row r="927" spans="1:11">
       <c r="A927" s="2">
         <v>284</v>
       </c>
       <c r="B927" s="2">
         <v>99</v>
       </c>
       <c r="C927" s="2">
         <v>6465</v>
       </c>
       <c r="D927" s="2" t="s">
-        <v>2592</v>
+        <v>2591</v>
       </c>
       <c r="E927" s="2"/>
       <c r="F927" s="2"/>
       <c r="G927" s="2">
         <v>2005</v>
       </c>
       <c r="H927" s="2" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I927" s="2" t="s">
+        <v>2592</v>
+      </c>
+      <c r="J927" s="2" t="s">
         <v>2593</v>
-      </c>
-[...1 lines deleted...]
-        <v>2594</v>
       </c>
     </row>
     <row r="928" spans="1:11">
       <c r="A928" s="3">
         <v>285</v>
       </c>
       <c r="B928" s="3">
         <v>11</v>
       </c>
       <c r="C928" s="3">
         <v>6135</v>
       </c>
       <c r="D928" s="3" t="s">
-        <v>2595</v>
+        <v>2594</v>
       </c>
       <c r="E928" s="3" t="s">
         <v>1169</v>
       </c>
       <c r="F928" s="3"/>
       <c r="G928" s="3">
         <v>1975</v>
       </c>
       <c r="H928" s="3" t="s">
-        <v>2040</v>
+        <v>2039</v>
       </c>
       <c r="I928" s="3" t="s">
-        <v>1853</v>
+        <v>1852</v>
       </c>
       <c r="J928" s="3" t="s">
-        <v>2596</v>
+        <v>2595</v>
       </c>
     </row>
     <row r="929" spans="1:11">
       <c r="A929" s="2">
         <v>286</v>
       </c>
       <c r="B929" s="2">
         <v>54</v>
       </c>
       <c r="C929" s="2">
         <v>6477</v>
       </c>
       <c r="D929" s="2" t="s">
-        <v>2597</v>
+        <v>2596</v>
       </c>
       <c r="E929" s="2"/>
       <c r="F929" s="2"/>
       <c r="G929" s="2">
         <v>1990</v>
       </c>
       <c r="H929" s="2" t="s">
-        <v>1945</v>
+        <v>1944</v>
       </c>
       <c r="I929" s="2" t="s">
+        <v>2597</v>
+      </c>
+      <c r="J929" s="2" t="s">
         <v>2598</v>
-      </c>
-[...1 lines deleted...]
-        <v>2599</v>
       </c>
     </row>
     <row r="930" spans="1:11">
       <c r="A930" s="3">
         <v>287</v>
       </c>
       <c r="B930" s="3">
         <v>100</v>
       </c>
       <c r="C930" s="3">
         <v>7025</v>
       </c>
       <c r="D930" s="3" t="s">
+        <v>2599</v>
+      </c>
+      <c r="E930" s="3" t="s">
         <v>2600</v>
-      </c>
-[...1 lines deleted...]
-        <v>2601</v>
       </c>
       <c r="F930" s="3"/>
       <c r="G930" s="3">
         <v>2002</v>
       </c>
       <c r="H930" s="3" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I930" s="3" t="s">
-        <v>2602</v>
+        <v>2601</v>
       </c>
       <c r="J930" s="3" t="s">
-        <v>1723</v>
+        <v>1722</v>
       </c>
     </row>
     <row r="931" spans="1:11">
       <c r="A931" s="2">
         <v>288</v>
       </c>
       <c r="B931" s="2">
         <v>43</v>
       </c>
       <c r="C931" s="2">
         <v>6290</v>
       </c>
       <c r="D931" s="2" t="s">
-        <v>2603</v>
+        <v>2602</v>
       </c>
       <c r="E931" s="2" t="s">
-        <v>2331</v>
+        <v>2330</v>
       </c>
       <c r="F931" s="2"/>
       <c r="G931" s="2">
         <v>1992</v>
       </c>
       <c r="H931" s="2" t="s">
-        <v>1922</v>
+        <v>1921</v>
       </c>
       <c r="I931" s="2" t="s">
+        <v>2603</v>
+      </c>
+      <c r="J931" s="2" t="s">
         <v>2604</v>
-      </c>
-[...1 lines deleted...]
-        <v>2605</v>
       </c>
     </row>
     <row r="932" spans="1:11">
       <c r="A932" s="3">
         <v>289</v>
       </c>
       <c r="B932" s="3">
         <v>101</v>
       </c>
       <c r="C932" s="3">
         <v>6824</v>
       </c>
       <c r="D932" s="3" t="s">
-        <v>2606</v>
+        <v>2605</v>
       </c>
       <c r="E932" s="3" t="s">
         <v>75</v>
       </c>
       <c r="F932" s="3"/>
       <c r="G932" s="3">
         <v>2006</v>
       </c>
       <c r="H932" s="3" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I932" s="3" t="s">
-        <v>2607</v>
+        <v>2606</v>
       </c>
       <c r="J932" s="3" t="s">
-        <v>2486</v>
+        <v>2485</v>
       </c>
     </row>
     <row r="933" spans="1:11">
       <c r="A933" s="2">
         <v>290</v>
       </c>
       <c r="B933" s="2">
         <v>2</v>
       </c>
       <c r="C933" s="2">
         <v>6489</v>
       </c>
       <c r="D933" s="2" t="s">
-        <v>2608</v>
+        <v>2607</v>
       </c>
       <c r="E933" s="2"/>
       <c r="F933" s="2"/>
       <c r="G933" s="2">
         <v>2008</v>
       </c>
       <c r="H933" s="2" t="s">
-        <v>2064</v>
+        <v>2063</v>
       </c>
       <c r="I933" s="2" t="s">
+        <v>2608</v>
+      </c>
+      <c r="J933" s="2" t="s">
         <v>2609</v>
-      </c>
-[...1 lines deleted...]
-        <v>2610</v>
       </c>
     </row>
     <row r="934" spans="1:11">
       <c r="A934" s="3">
         <v>291</v>
       </c>
       <c r="B934" s="3">
         <v>29</v>
       </c>
       <c r="C934" s="3">
         <v>6498</v>
       </c>
       <c r="D934" s="3" t="s">
-        <v>2611</v>
+        <v>2610</v>
       </c>
       <c r="E934" s="3"/>
       <c r="F934" s="3"/>
       <c r="G934" s="3">
         <v>1978</v>
       </c>
       <c r="H934" s="3" t="s">
-        <v>1936</v>
+        <v>1935</v>
       </c>
       <c r="I934" s="3" t="s">
+        <v>2611</v>
+      </c>
+      <c r="J934" s="3" t="s">
         <v>2612</v>
-      </c>
-[...1 lines deleted...]
-        <v>2613</v>
       </c>
     </row>
     <row r="935" spans="1:11">
       <c r="A935" s="2">
         <v>292</v>
       </c>
       <c r="B935" s="2">
         <v>44</v>
       </c>
       <c r="C935" s="2">
         <v>6386</v>
       </c>
       <c r="D935" s="2" t="s">
-        <v>2614</v>
+        <v>2613</v>
       </c>
       <c r="E935" s="2"/>
       <c r="F935" s="2"/>
       <c r="G935" s="2">
         <v>1996</v>
       </c>
       <c r="H935" s="2" t="s">
-        <v>1922</v>
+        <v>1921</v>
       </c>
       <c r="I935" s="2" t="s">
+        <v>2614</v>
+      </c>
+      <c r="J935" s="2" t="s">
         <v>2615</v>
-      </c>
-[...1 lines deleted...]
-        <v>2616</v>
       </c>
     </row>
     <row r="936" spans="1:11">
       <c r="A936" s="3">
         <v>293</v>
       </c>
       <c r="B936" s="3">
         <v>102</v>
       </c>
       <c r="C936" s="3">
         <v>6168</v>
       </c>
       <c r="D936" s="3" t="s">
-        <v>2617</v>
+        <v>2616</v>
       </c>
       <c r="E936" s="3"/>
       <c r="F936" s="3"/>
       <c r="G936" s="3">
         <v>1998</v>
       </c>
       <c r="H936" s="3" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I936" s="3" t="s">
+        <v>2617</v>
+      </c>
+      <c r="J936" s="3" t="s">
         <v>2618</v>
-      </c>
-[...1 lines deleted...]
-        <v>2619</v>
       </c>
     </row>
     <row r="937" spans="1:11">
       <c r="A937" s="2">
         <v>294</v>
       </c>
       <c r="B937" s="2">
         <v>103</v>
       </c>
       <c r="C937" s="2">
         <v>6170</v>
       </c>
       <c r="D937" s="2" t="s">
-        <v>2620</v>
+        <v>2619</v>
       </c>
       <c r="E937" s="2"/>
       <c r="F937" s="2"/>
       <c r="G937" s="2">
         <v>1998</v>
       </c>
       <c r="H937" s="2" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I937" s="2" t="s">
+        <v>1807</v>
+      </c>
+      <c r="J937" s="2" t="s">
         <v>1808</v>
-      </c>
-[...1 lines deleted...]
-        <v>1809</v>
       </c>
     </row>
     <row r="938" spans="1:11">
       <c r="A938" s="3">
         <v>295</v>
       </c>
       <c r="B938" s="3">
         <v>104</v>
       </c>
       <c r="C938" s="3">
         <v>6112</v>
       </c>
       <c r="D938" s="3" t="s">
-        <v>2621</v>
+        <v>2620</v>
       </c>
       <c r="E938" s="3"/>
       <c r="F938" s="3"/>
       <c r="G938" s="3">
         <v>2004</v>
       </c>
       <c r="H938" s="3" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I938" s="3" t="s">
+        <v>2621</v>
+      </c>
+      <c r="J938" s="3" t="s">
         <v>2622</v>
-      </c>
-[...1 lines deleted...]
-        <v>2623</v>
       </c>
     </row>
     <row r="939" spans="1:11">
       <c r="A939" s="2">
         <v>296</v>
       </c>
       <c r="B939" s="2">
         <v>105</v>
       </c>
       <c r="C939" s="2">
         <v>6370</v>
       </c>
       <c r="D939" s="2" t="s">
-        <v>2624</v>
+        <v>2623</v>
       </c>
       <c r="E939" s="2" t="s">
         <v>469</v>
       </c>
       <c r="F939" s="2"/>
       <c r="G939" s="2">
         <v>1999</v>
       </c>
       <c r="H939" s="2" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I939" s="2" t="s">
+        <v>2624</v>
+      </c>
+      <c r="J939" s="2" t="s">
         <v>2625</v>
-      </c>
-[...1 lines deleted...]
-        <v>2626</v>
       </c>
     </row>
     <row r="940" spans="1:11">
       <c r="A940" s="3">
         <v>297</v>
       </c>
       <c r="B940" s="3">
         <v>106</v>
       </c>
       <c r="C940" s="3">
         <v>6372</v>
       </c>
       <c r="D940" s="3" t="s">
-        <v>2627</v>
+        <v>2626</v>
       </c>
       <c r="E940" s="3"/>
       <c r="F940" s="3"/>
       <c r="G940" s="3">
         <v>2000</v>
       </c>
       <c r="H940" s="3" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I940" s="3" t="s">
-        <v>2625</v>
+        <v>2624</v>
       </c>
       <c r="J940" s="3" t="s">
-        <v>2628</v>
+        <v>2627</v>
       </c>
     </row>
     <row r="941" spans="1:11">
       <c r="A941" s="2">
         <v>298</v>
       </c>
       <c r="B941" s="2">
         <v>12</v>
       </c>
       <c r="C941" s="2">
         <v>6361</v>
       </c>
       <c r="D941" s="2" t="s">
-        <v>2629</v>
+        <v>2628</v>
       </c>
       <c r="E941" s="2"/>
       <c r="F941" s="2"/>
       <c r="G941" s="2">
         <v>1968</v>
       </c>
       <c r="H941" s="2" t="s">
-        <v>1932</v>
+        <v>1931</v>
       </c>
       <c r="I941" s="2" t="s">
-        <v>2630</v>
+        <v>2629</v>
       </c>
       <c r="J941" s="2" t="s">
-        <v>1815</v>
+        <v>1814</v>
       </c>
     </row>
     <row r="942" spans="1:11">
       <c r="A942" s="3">
         <v>299</v>
       </c>
       <c r="B942" s="3">
         <v>34</v>
       </c>
       <c r="C942" s="3">
         <v>6017</v>
       </c>
       <c r="D942" s="3" t="s">
-        <v>2631</v>
+        <v>2630</v>
       </c>
       <c r="E942" s="3"/>
       <c r="F942" s="3"/>
       <c r="G942" s="3">
         <v>1983</v>
       </c>
       <c r="H942" s="3" t="s">
-        <v>1913</v>
+        <v>1912</v>
       </c>
       <c r="I942" s="3" t="s">
+        <v>2631</v>
+      </c>
+      <c r="J942" s="3" t="s">
         <v>2632</v>
-      </c>
-[...1 lines deleted...]
-        <v>2633</v>
       </c>
     </row>
     <row r="943" spans="1:11">
       <c r="A943" s="2">
         <v>300</v>
       </c>
       <c r="B943" s="2">
         <v>35</v>
       </c>
       <c r="C943" s="2">
         <v>6132</v>
       </c>
       <c r="D943" s="2" t="s">
+        <v>2633</v>
+      </c>
+      <c r="E943" s="2" t="s">
         <v>2634</v>
-      </c>
-[...1 lines deleted...]
-        <v>2635</v>
       </c>
       <c r="F943" s="2"/>
       <c r="G943" s="2">
         <v>1982</v>
       </c>
       <c r="H943" s="2" t="s">
-        <v>1913</v>
+        <v>1912</v>
       </c>
       <c r="I943" s="2" t="s">
+        <v>2635</v>
+      </c>
+      <c r="J943" s="2" t="s">
         <v>2636</v>
-      </c>
-[...1 lines deleted...]
-        <v>2637</v>
       </c>
     </row>
     <row r="944" spans="1:11">
       <c r="A944" s="3">
         <v>301</v>
       </c>
       <c r="B944" s="3">
         <v>45</v>
       </c>
       <c r="C944" s="3">
         <v>7153</v>
       </c>
       <c r="D944" s="3" t="s">
-        <v>2638</v>
+        <v>2637</v>
       </c>
       <c r="E944" s="3" t="s">
-        <v>2209</v>
+        <v>2208</v>
       </c>
       <c r="F944" s="3"/>
       <c r="G944" s="3">
         <v>1995</v>
       </c>
       <c r="H944" s="3" t="s">
-        <v>1922</v>
+        <v>1921</v>
       </c>
       <c r="I944" s="3" t="s">
-        <v>2636</v>
+        <v>2635</v>
       </c>
       <c r="J944" s="3" t="s">
-        <v>1744</v>
+        <v>1743</v>
       </c>
     </row>
     <row r="945" spans="1:11">
       <c r="A945" s="2">
         <v>302</v>
       </c>
       <c r="B945" s="2">
         <v>13</v>
       </c>
       <c r="C945" s="2">
         <v>7001</v>
       </c>
       <c r="D945" s="2" t="s">
+        <v>2638</v>
+      </c>
+      <c r="E945" s="2" t="s">
         <v>2639</v>
-      </c>
-[...1 lines deleted...]
-        <v>2640</v>
       </c>
       <c r="F945" s="2"/>
       <c r="G945" s="2">
         <v>1969</v>
       </c>
       <c r="H945" s="2" t="s">
-        <v>1932</v>
+        <v>1931</v>
       </c>
       <c r="I945" s="2" t="s">
-        <v>2641</v>
+        <v>2640</v>
       </c>
       <c r="J945" s="2" t="s">
-        <v>2520</v>
+        <v>2519</v>
       </c>
     </row>
     <row r="946" spans="1:11">
       <c r="A946" s="3">
         <v>303</v>
       </c>
       <c r="B946" s="3">
         <v>14</v>
       </c>
       <c r="C946" s="3">
         <v>6383</v>
       </c>
       <c r="D946" s="3" t="s">
-        <v>2642</v>
+        <v>2641</v>
       </c>
       <c r="E946" s="3" t="s">
         <v>1288</v>
       </c>
       <c r="F946" s="3"/>
       <c r="G946" s="3">
         <v>1969</v>
       </c>
       <c r="H946" s="3" t="s">
-        <v>1932</v>
+        <v>1931</v>
       </c>
       <c r="I946" s="3" t="s">
+        <v>2642</v>
+      </c>
+      <c r="J946" s="3" t="s">
         <v>2643</v>
-      </c>
-[...1 lines deleted...]
-        <v>2644</v>
       </c>
     </row>
     <row r="947" spans="1:11">
       <c r="A947" s="2">
         <v>304</v>
       </c>
       <c r="B947" s="2">
         <v>107</v>
       </c>
       <c r="C947" s="2">
         <v>6773</v>
       </c>
       <c r="D947" s="2" t="s">
-        <v>2645</v>
+        <v>2644</v>
       </c>
       <c r="E947" s="2"/>
       <c r="F947" s="2"/>
       <c r="G947" s="2">
         <v>2002</v>
       </c>
       <c r="H947" s="2" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I947" s="2" t="s">
+        <v>2645</v>
+      </c>
+      <c r="J947" s="2" t="s">
         <v>2646</v>
-      </c>
-[...1 lines deleted...]
-        <v>2647</v>
       </c>
     </row>
     <row r="948" spans="1:11">
       <c r="A948" s="3">
         <v>305</v>
       </c>
       <c r="B948" s="3">
         <v>3</v>
       </c>
       <c r="C948" s="3">
         <v>6993</v>
       </c>
       <c r="D948" s="3" t="s">
-        <v>2648</v>
+        <v>2647</v>
       </c>
       <c r="E948" s="3" t="s">
         <v>1143</v>
       </c>
       <c r="F948" s="3"/>
       <c r="G948" s="3">
         <v>2007</v>
       </c>
       <c r="H948" s="3" t="s">
-        <v>2064</v>
+        <v>2063</v>
       </c>
       <c r="I948" s="3" t="s">
+        <v>2648</v>
+      </c>
+      <c r="J948" s="3" t="s">
         <v>2649</v>
-      </c>
-[...1 lines deleted...]
-        <v>2650</v>
       </c>
     </row>
     <row r="949" spans="1:11">
       <c r="A949" s="2">
         <v>306</v>
       </c>
       <c r="B949" s="2">
         <v>30</v>
       </c>
       <c r="C949" s="2">
         <v>7094</v>
       </c>
       <c r="D949" s="2" t="s">
-        <v>2651</v>
+        <v>2650</v>
       </c>
       <c r="E949" s="2" t="s">
         <v>397</v>
       </c>
       <c r="F949" s="2"/>
       <c r="G949" s="2">
         <v>1978</v>
       </c>
       <c r="H949" s="2" t="s">
-        <v>1936</v>
+        <v>1935</v>
       </c>
       <c r="I949" s="2" t="s">
+        <v>2651</v>
+      </c>
+      <c r="J949" s="2" t="s">
         <v>2652</v>
-      </c>
-[...1 lines deleted...]
-        <v>2653</v>
       </c>
     </row>
     <row r="950" spans="1:11">
       <c r="A950" s="3">
         <v>307</v>
       </c>
       <c r="B950" s="3">
         <v>46</v>
       </c>
       <c r="C950" s="3">
         <v>6570</v>
       </c>
       <c r="D950" s="3" t="s">
-        <v>2654</v>
+        <v>2653</v>
       </c>
       <c r="E950" s="3" t="s">
         <v>227</v>
       </c>
       <c r="F950" s="3"/>
       <c r="G950" s="3">
         <v>1994</v>
       </c>
       <c r="H950" s="3" t="s">
-        <v>1922</v>
+        <v>1921</v>
       </c>
       <c r="I950" s="3" t="s">
-        <v>2655</v>
+        <v>2654</v>
       </c>
       <c r="J950" s="3" t="s">
-        <v>1828</v>
+        <v>1827</v>
       </c>
     </row>
     <row r="951" spans="1:11">
       <c r="A951" s="2">
         <v>308</v>
       </c>
       <c r="B951" s="2">
         <v>47</v>
       </c>
       <c r="C951" s="2">
         <v>6086</v>
       </c>
       <c r="D951" s="2" t="s">
-        <v>2656</v>
+        <v>2655</v>
       </c>
       <c r="E951" s="2"/>
       <c r="F951" s="2"/>
       <c r="G951" s="2">
         <v>1994</v>
       </c>
       <c r="H951" s="2" t="s">
-        <v>1922</v>
+        <v>1921</v>
       </c>
       <c r="I951" s="2" t="s">
+        <v>2656</v>
+      </c>
+      <c r="J951" s="2" t="s">
         <v>2657</v>
-      </c>
-[...1 lines deleted...]
-        <v>2658</v>
       </c>
     </row>
     <row r="952" spans="1:11">
       <c r="A952" s="3">
         <v>309</v>
       </c>
       <c r="B952" s="3">
         <v>108</v>
       </c>
       <c r="C952" s="3">
         <v>6144</v>
       </c>
       <c r="D952" s="3" t="s">
-        <v>2659</v>
+        <v>2658</v>
       </c>
       <c r="E952" s="3"/>
       <c r="F952" s="3"/>
       <c r="G952" s="3">
         <v>2002</v>
       </c>
       <c r="H952" s="3" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I952" s="3" t="s">
-        <v>2660</v>
+        <v>2659</v>
       </c>
       <c r="J952" s="3" t="s">
-        <v>2658</v>
+        <v>2657</v>
       </c>
     </row>
     <row r="953" spans="1:11">
       <c r="A953" s="2">
         <v>310</v>
       </c>
       <c r="B953" s="2">
         <v>1</v>
       </c>
       <c r="C953" s="2">
         <v>6084</v>
       </c>
       <c r="D953" s="2" t="s">
-        <v>2661</v>
+        <v>2660</v>
       </c>
       <c r="E953" s="2" t="s">
         <v>177</v>
       </c>
       <c r="F953" s="2"/>
       <c r="G953" s="2">
         <v>1956</v>
       </c>
       <c r="H953" s="2" t="s">
+        <v>2661</v>
+      </c>
+      <c r="I953" s="2" t="s">
         <v>2662</v>
       </c>
-      <c r="I953" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J953" s="2" t="s">
-        <v>2658</v>
+        <v>2657</v>
       </c>
     </row>
     <row r="954" spans="1:11">
       <c r="A954" s="3">
         <v>311</v>
       </c>
       <c r="B954" s="3">
         <v>109</v>
       </c>
       <c r="C954" s="3">
         <v>7071</v>
       </c>
       <c r="D954" s="3" t="s">
-        <v>2664</v>
+        <v>2663</v>
       </c>
       <c r="E954" s="3" t="s">
         <v>540</v>
       </c>
       <c r="F954" s="3"/>
       <c r="G954" s="3">
         <v>2006</v>
       </c>
       <c r="H954" s="3" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I954" s="3" t="s">
+        <v>2664</v>
+      </c>
+      <c r="J954" s="3" t="s">
         <v>2665</v>
-      </c>
-[...1 lines deleted...]
-        <v>2666</v>
       </c>
     </row>
     <row r="955" spans="1:11">
       <c r="A955" s="2">
         <v>312</v>
       </c>
       <c r="B955" s="2">
         <v>110</v>
       </c>
       <c r="C955" s="2">
         <v>6622</v>
       </c>
       <c r="D955" s="2" t="s">
-        <v>2667</v>
+        <v>2666</v>
       </c>
       <c r="E955" s="2"/>
       <c r="F955" s="2"/>
       <c r="G955" s="2">
         <v>2000</v>
       </c>
       <c r="H955" s="2" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I955" s="2" t="s">
+        <v>2667</v>
+      </c>
+      <c r="J955" s="2" t="s">
         <v>2668</v>
-      </c>
-[...1 lines deleted...]
-        <v>2669</v>
       </c>
     </row>
     <row r="956" spans="1:11">
       <c r="A956" s="3">
         <v>313</v>
       </c>
       <c r="B956" s="3">
         <v>111</v>
       </c>
       <c r="C956" s="3">
         <v>6082</v>
       </c>
       <c r="D956" s="3" t="s">
-        <v>2670</v>
+        <v>2669</v>
       </c>
       <c r="E956" s="3"/>
       <c r="F956" s="3"/>
       <c r="G956" s="3">
         <v>1999</v>
       </c>
       <c r="H956" s="3" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I956" s="3" t="s">
+        <v>2670</v>
+      </c>
+      <c r="J956" s="3" t="s">
         <v>2671</v>
-      </c>
-[...1 lines deleted...]
-        <v>2672</v>
       </c>
     </row>
     <row r="957" spans="1:11">
       <c r="A957" s="2">
         <v>314</v>
       </c>
       <c r="B957" s="2">
         <v>112</v>
       </c>
       <c r="C957" s="2">
         <v>6345</v>
       </c>
       <c r="D957" s="2" t="s">
-        <v>2673</v>
+        <v>2672</v>
       </c>
       <c r="E957" s="2"/>
       <c r="F957" s="2"/>
       <c r="G957" s="2">
         <v>2001</v>
       </c>
       <c r="H957" s="2" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I957" s="2" t="s">
-        <v>2674</v>
+        <v>2673</v>
       </c>
       <c r="J957" s="2" t="s">
-        <v>1837</v>
+        <v>1836</v>
       </c>
     </row>
     <row r="958" spans="1:11">
       <c r="A958" s="3">
         <v>315</v>
       </c>
       <c r="B958" s="3">
         <v>48</v>
       </c>
       <c r="C958" s="3">
         <v>6083</v>
       </c>
       <c r="D958" s="3" t="s">
-        <v>2675</v>
+        <v>2674</v>
       </c>
       <c r="E958" s="3"/>
       <c r="F958" s="3"/>
       <c r="G958" s="3">
         <v>1996</v>
       </c>
       <c r="H958" s="3" t="s">
-        <v>1922</v>
+        <v>1921</v>
       </c>
       <c r="I958" s="3" t="s">
+        <v>2675</v>
+      </c>
+      <c r="J958" s="3" t="s">
         <v>2676</v>
-      </c>
-[...1 lines deleted...]
-        <v>2677</v>
       </c>
     </row>
     <row r="959" spans="1:11">
       <c r="A959" s="2">
         <v>316</v>
       </c>
       <c r="B959" s="2">
         <v>113</v>
       </c>
       <c r="C959" s="2">
         <v>6277</v>
       </c>
       <c r="D959" s="2" t="s">
-        <v>2678</v>
+        <v>2677</v>
       </c>
       <c r="E959" s="2"/>
       <c r="F959" s="2"/>
       <c r="G959" s="2">
         <v>2003</v>
       </c>
       <c r="H959" s="2" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I959" s="2" t="s">
-        <v>1872</v>
+        <v>1871</v>
       </c>
       <c r="J959" s="2" t="s">
-        <v>2679</v>
+        <v>2678</v>
       </c>
     </row>
     <row r="960" spans="1:11">
       <c r="A960" s="3">
         <v>317</v>
       </c>
       <c r="B960" s="3">
         <v>49</v>
       </c>
       <c r="C960" s="3">
         <v>6382</v>
       </c>
       <c r="D960" s="3" t="s">
+        <v>2679</v>
+      </c>
+      <c r="E960" s="3" t="s">
         <v>2680</v>
-      </c>
-[...1 lines deleted...]
-        <v>2681</v>
       </c>
       <c r="F960" s="3"/>
       <c r="G960" s="3">
         <v>1992</v>
       </c>
       <c r="H960" s="3" t="s">
-        <v>1922</v>
+        <v>1921</v>
       </c>
       <c r="I960" s="3" t="s">
-        <v>2682</v>
+        <v>2681</v>
       </c>
       <c r="J960" s="3" t="s">
-        <v>2679</v>
+        <v>2678</v>
       </c>
     </row>
     <row r="961" spans="1:11">
       <c r="A961" s="2">
         <v>318</v>
       </c>
       <c r="B961" s="2">
         <v>114</v>
       </c>
       <c r="C961" s="2">
         <v>7149</v>
       </c>
       <c r="D961" s="2" t="s">
-        <v>2683</v>
+        <v>2682</v>
       </c>
       <c r="E961" s="2"/>
       <c r="F961" s="2"/>
       <c r="G961" s="2">
         <v>2001</v>
       </c>
       <c r="H961" s="2" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I961" s="2" t="s">
-        <v>2684</v>
+        <v>2683</v>
       </c>
       <c r="J961" s="2" t="s">
-        <v>1841</v>
+        <v>1840</v>
       </c>
     </row>
     <row r="962" spans="1:11">
       <c r="A962" s="3">
         <v>319</v>
       </c>
       <c r="B962" s="3">
         <v>12</v>
       </c>
       <c r="C962" s="3">
         <v>6483</v>
       </c>
       <c r="D962" s="3" t="s">
-        <v>2685</v>
+        <v>2684</v>
       </c>
       <c r="E962" s="3" t="s">
         <v>953</v>
       </c>
       <c r="F962" s="3"/>
       <c r="G962" s="3">
         <v>1973</v>
       </c>
       <c r="H962" s="3" t="s">
-        <v>2040</v>
+        <v>2039</v>
       </c>
       <c r="I962" s="3" t="s">
+        <v>2685</v>
+      </c>
+      <c r="J962" s="3" t="s">
         <v>2686</v>
-      </c>
-[...1 lines deleted...]
-        <v>2687</v>
       </c>
     </row>
     <row r="963" spans="1:11">
       <c r="A963" s="2">
         <v>320</v>
       </c>
       <c r="B963" s="2">
         <v>50</v>
       </c>
       <c r="C963" s="2">
         <v>6839</v>
       </c>
       <c r="D963" s="2" t="s">
-        <v>2688</v>
+        <v>2687</v>
       </c>
       <c r="E963" s="2" t="s">
-        <v>1839</v>
+        <v>1838</v>
       </c>
       <c r="F963" s="2"/>
       <c r="G963" s="2">
         <v>1995</v>
       </c>
       <c r="H963" s="2" t="s">
-        <v>1922</v>
+        <v>1921</v>
       </c>
       <c r="I963" s="2" t="s">
+        <v>2688</v>
+      </c>
+      <c r="J963" s="2" t="s">
         <v>2689</v>
-      </c>
-[...1 lines deleted...]
-        <v>2690</v>
       </c>
     </row>
     <row r="964" spans="1:11">
       <c r="A964" s="3">
         <v>321</v>
       </c>
       <c r="B964" s="3">
         <v>115</v>
       </c>
       <c r="C964" s="3">
         <v>6391</v>
       </c>
       <c r="D964" s="3" t="s">
+        <v>2690</v>
+      </c>
+      <c r="E964" s="3" t="s">
         <v>2691</v>
-      </c>
-[...1 lines deleted...]
-        <v>2692</v>
       </c>
       <c r="F964" s="3"/>
       <c r="G964" s="3">
         <v>1998</v>
       </c>
       <c r="H964" s="3" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I964" s="3" t="s">
+        <v>2692</v>
+      </c>
+      <c r="J964" s="3" t="s">
         <v>2693</v>
-      </c>
-[...1 lines deleted...]
-        <v>2694</v>
       </c>
     </row>
     <row r="965" spans="1:11">
       <c r="A965" s="2">
         <v>322</v>
       </c>
       <c r="B965" s="2">
         <v>51</v>
       </c>
       <c r="C965" s="2">
         <v>6190</v>
       </c>
       <c r="D965" s="2" t="s">
-        <v>2695</v>
+        <v>2694</v>
       </c>
       <c r="E965" s="2"/>
       <c r="F965" s="2"/>
       <c r="G965" s="2">
         <v>1994</v>
       </c>
       <c r="H965" s="2" t="s">
-        <v>1922</v>
+        <v>1921</v>
       </c>
       <c r="I965" s="2" t="s">
+        <v>2695</v>
+      </c>
+      <c r="J965" s="2" t="s">
         <v>2696</v>
-      </c>
-[...1 lines deleted...]
-        <v>2697</v>
       </c>
     </row>
     <row r="966" spans="1:11">
       <c r="A966" s="3">
         <v>323</v>
       </c>
       <c r="B966" s="3">
         <v>116</v>
       </c>
       <c r="C966" s="3">
         <v>6390</v>
       </c>
       <c r="D966" s="3" t="s">
-        <v>2698</v>
+        <v>2697</v>
       </c>
       <c r="E966" s="3" t="s">
-        <v>2692</v>
+        <v>2691</v>
       </c>
       <c r="F966" s="3"/>
       <c r="G966" s="3">
         <v>1999</v>
       </c>
       <c r="H966" s="3" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I966" s="3" t="s">
-        <v>2693</v>
+        <v>2692</v>
       </c>
       <c r="J966" s="3" t="s">
-        <v>2697</v>
+        <v>2696</v>
       </c>
     </row>
     <row r="967" spans="1:11">
       <c r="A967" s="2">
         <v>324</v>
       </c>
       <c r="B967" s="2">
         <v>2</v>
       </c>
       <c r="C967" s="2">
         <v>6048</v>
       </c>
       <c r="D967" s="2" t="s">
+        <v>2698</v>
+      </c>
+      <c r="E967" s="2" t="s">
         <v>2699</v>
-      </c>
-[...1 lines deleted...]
-        <v>2700</v>
       </c>
       <c r="F967" s="2"/>
       <c r="G967" s="2">
         <v>2010</v>
       </c>
       <c r="H967" s="2" t="s">
-        <v>2259</v>
+        <v>2258</v>
       </c>
       <c r="I967" s="2" t="s">
+        <v>2700</v>
+      </c>
+      <c r="J967" s="2" t="s">
         <v>2701</v>
-      </c>
-[...1 lines deleted...]
-        <v>2702</v>
       </c>
     </row>
     <row r="968" spans="1:11">
       <c r="A968" s="3">
         <v>325</v>
       </c>
       <c r="B968" s="3">
         <v>31</v>
       </c>
       <c r="C968" s="3">
         <v>6485</v>
       </c>
       <c r="D968" s="3" t="s">
-        <v>2703</v>
+        <v>2702</v>
       </c>
       <c r="E968" s="3" t="s">
-        <v>2331</v>
+        <v>2330</v>
       </c>
       <c r="F968" s="3"/>
       <c r="G968" s="3">
         <v>1978</v>
       </c>
       <c r="H968" s="3" t="s">
-        <v>1936</v>
+        <v>1935</v>
       </c>
       <c r="I968" s="3" t="s">
+        <v>2703</v>
+      </c>
+      <c r="J968" s="3" t="s">
         <v>2704</v>
-      </c>
-[...1 lines deleted...]
-        <v>2705</v>
       </c>
     </row>
     <row r="969" spans="1:11">
       <c r="A969" s="2">
         <v>326</v>
       </c>
       <c r="B969" s="2">
         <v>117</v>
       </c>
       <c r="C969" s="2">
         <v>6844</v>
       </c>
       <c r="D969" s="2" t="s">
-        <v>2706</v>
+        <v>2705</v>
       </c>
       <c r="E969" s="2" t="s">
         <v>1063</v>
       </c>
       <c r="F969" s="2"/>
       <c r="G969" s="2">
         <v>2000</v>
       </c>
       <c r="H969" s="2" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I969" s="2" t="s">
+        <v>2706</v>
+      </c>
+      <c r="J969" s="2" t="s">
         <v>2707</v>
-      </c>
-[...1 lines deleted...]
-        <v>2708</v>
       </c>
     </row>
     <row r="970" spans="1:11">
       <c r="A970" s="3">
         <v>327</v>
       </c>
       <c r="B970" s="3">
         <v>118</v>
       </c>
       <c r="C970" s="3">
         <v>6765</v>
       </c>
       <c r="D970" s="3" t="s">
-        <v>2709</v>
+        <v>2708</v>
       </c>
       <c r="E970" s="3" t="s">
         <v>949</v>
       </c>
       <c r="F970" s="3"/>
       <c r="G970" s="3">
         <v>1999</v>
       </c>
       <c r="H970" s="3" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I970" s="3" t="s">
+        <v>2709</v>
+      </c>
+      <c r="J970" s="3" t="s">
         <v>2710</v>
-      </c>
-[...1 lines deleted...]
-        <v>2711</v>
       </c>
     </row>
     <row r="971" spans="1:11">
       <c r="A971" s="2">
         <v>328</v>
       </c>
       <c r="B971" s="2">
         <v>55</v>
       </c>
       <c r="C971" s="2">
         <v>6377</v>
       </c>
       <c r="D971" s="2" t="s">
-        <v>2712</v>
+        <v>2711</v>
       </c>
       <c r="E971" s="2"/>
       <c r="F971" s="2"/>
       <c r="G971" s="2">
         <v>1988</v>
       </c>
       <c r="H971" s="2" t="s">
-        <v>1945</v>
+        <v>1944</v>
       </c>
       <c r="I971" s="2" t="s">
-        <v>1855</v>
+        <v>1854</v>
       </c>
       <c r="J971" s="2" t="s">
-        <v>2713</v>
+        <v>2712</v>
       </c>
     </row>
     <row r="972" spans="1:11">
       <c r="A972" s="3">
         <v>329</v>
       </c>
       <c r="B972" s="3">
         <v>119</v>
       </c>
       <c r="C972" s="3">
         <v>6530</v>
       </c>
       <c r="D972" s="3" t="s">
-        <v>2714</v>
+        <v>2713</v>
       </c>
       <c r="E972" s="3"/>
       <c r="F972" s="3"/>
       <c r="G972" s="3">
         <v>1997</v>
       </c>
       <c r="H972" s="3" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I972" s="3" t="s">
+        <v>2714</v>
+      </c>
+      <c r="J972" s="3" t="s">
         <v>2715</v>
-      </c>
-[...1 lines deleted...]
-        <v>2716</v>
       </c>
     </row>
     <row r="973" spans="1:11">
       <c r="A973" s="2">
         <v>330</v>
       </c>
       <c r="B973" s="2">
         <v>32</v>
       </c>
       <c r="C973" s="2">
         <v>6641</v>
       </c>
       <c r="D973" s="2" t="s">
-        <v>2717</v>
+        <v>2716</v>
       </c>
       <c r="E973" s="2"/>
       <c r="F973" s="2"/>
       <c r="G973" s="2">
         <v>1981</v>
       </c>
       <c r="H973" s="2" t="s">
-        <v>1936</v>
+        <v>1935</v>
       </c>
       <c r="I973" s="2" t="s">
-        <v>1864</v>
+        <v>1863</v>
       </c>
       <c r="J973" s="2" t="s">
-        <v>2718</v>
+        <v>2717</v>
       </c>
     </row>
     <row r="974" spans="1:11">
       <c r="A974" s="3">
         <v>331</v>
       </c>
       <c r="B974" s="3">
         <v>36</v>
       </c>
       <c r="C974" s="3">
         <v>6274</v>
       </c>
       <c r="D974" s="3" t="s">
-        <v>2719</v>
+        <v>2718</v>
       </c>
       <c r="E974" s="3"/>
       <c r="F974" s="3"/>
       <c r="G974" s="3">
         <v>1983</v>
       </c>
       <c r="H974" s="3" t="s">
-        <v>1913</v>
+        <v>1912</v>
       </c>
       <c r="I974" s="3" t="s">
+        <v>2719</v>
+      </c>
+      <c r="J974" s="3" t="s">
         <v>2720</v>
-      </c>
-[...1 lines deleted...]
-        <v>2721</v>
       </c>
     </row>
     <row r="975" spans="1:11">
       <c r="A975" s="2">
         <v>332</v>
       </c>
       <c r="B975" s="2">
         <v>56</v>
       </c>
       <c r="C975" s="2">
         <v>6085</v>
       </c>
       <c r="D975" s="2" t="s">
-        <v>2722</v>
+        <v>2721</v>
       </c>
       <c r="E975" s="2"/>
       <c r="F975" s="2"/>
       <c r="G975" s="2">
         <v>1991</v>
       </c>
       <c r="H975" s="2" t="s">
-        <v>1945</v>
+        <v>1944</v>
       </c>
       <c r="I975" s="2" t="s">
+        <v>2722</v>
+      </c>
+      <c r="J975" s="2" t="s">
         <v>2723</v>
-      </c>
-[...1 lines deleted...]
-        <v>2724</v>
       </c>
     </row>
     <row r="976" spans="1:11">
       <c r="A976" s="3">
         <v>333</v>
       </c>
       <c r="B976" s="3">
         <v>37</v>
       </c>
       <c r="C976" s="3">
         <v>6269</v>
       </c>
       <c r="D976" s="3" t="s">
-        <v>2725</v>
+        <v>2724</v>
       </c>
       <c r="E976" s="3"/>
       <c r="F976" s="3"/>
       <c r="G976" s="3">
         <v>1983</v>
       </c>
       <c r="H976" s="3" t="s">
-        <v>1913</v>
+        <v>1912</v>
       </c>
       <c r="I976" s="3" t="s">
+        <v>2725</v>
+      </c>
+      <c r="J976" s="3" t="s">
         <v>2726</v>
-      </c>
-[...1 lines deleted...]
-        <v>2727</v>
       </c>
     </row>
     <row r="977" spans="1:11">
       <c r="A977" s="2">
         <v>334</v>
       </c>
       <c r="B977" s="2">
         <v>38</v>
       </c>
       <c r="C977" s="2">
         <v>6385</v>
       </c>
       <c r="D977" s="2" t="s">
-        <v>2728</v>
+        <v>2727</v>
       </c>
       <c r="E977" s="2"/>
       <c r="F977" s="2"/>
       <c r="G977" s="2">
         <v>1982</v>
       </c>
       <c r="H977" s="2" t="s">
-        <v>1913</v>
+        <v>1912</v>
       </c>
       <c r="I977" s="2" t="s">
+        <v>2728</v>
+      </c>
+      <c r="J977" s="2" t="s">
         <v>2729</v>
-      </c>
-[...1 lines deleted...]
-        <v>2730</v>
       </c>
     </row>
     <row r="978" spans="1:11">
       <c r="A978" s="3">
         <v>335</v>
       </c>
       <c r="B978" s="3">
         <v>3</v>
       </c>
       <c r="C978" s="3">
         <v>6049</v>
       </c>
       <c r="D978" s="3" t="s">
-        <v>2731</v>
+        <v>2730</v>
       </c>
       <c r="E978" s="3"/>
       <c r="F978" s="3"/>
       <c r="G978" s="3">
         <v>2009</v>
       </c>
       <c r="H978" s="3" t="s">
-        <v>2259</v>
+        <v>2258</v>
       </c>
       <c r="I978" s="3" t="s">
+        <v>2731</v>
+      </c>
+      <c r="J978" s="3" t="s">
         <v>2732</v>
-      </c>
-[...1 lines deleted...]
-        <v>2733</v>
       </c>
     </row>
     <row r="979" spans="1:11">
       <c r="A979" s="2">
         <v>336</v>
       </c>
       <c r="B979" s="2">
         <v>4</v>
       </c>
       <c r="C979" s="2">
         <v>6797</v>
       </c>
       <c r="D979" s="2" t="s">
+        <v>2733</v>
+      </c>
+      <c r="E979" s="2" t="s">
         <v>2734</v>
-      </c>
-[...1 lines deleted...]
-        <v>2735</v>
       </c>
       <c r="F979" s="2"/>
       <c r="G979" s="2">
         <v>1966</v>
       </c>
       <c r="H979" s="2" t="s">
-        <v>2071</v>
+        <v>2070</v>
       </c>
       <c r="I979" s="2" t="s">
-        <v>2736</v>
+        <v>2735</v>
       </c>
       <c r="J979" s="2" t="s">
-        <v>2684</v>
+        <v>2683</v>
       </c>
     </row>
     <row r="980" spans="1:11">
       <c r="A980" s="3">
         <v>337</v>
       </c>
       <c r="B980" s="3">
         <v>4</v>
       </c>
       <c r="C980" s="3">
         <v>6714</v>
       </c>
       <c r="D980" s="3" t="s">
+        <v>2736</v>
+      </c>
+      <c r="E980" s="3" t="s">
         <v>2737</v>
-      </c>
-[...1 lines deleted...]
-        <v>2738</v>
       </c>
       <c r="F980" s="3"/>
       <c r="G980" s="3">
         <v>2008</v>
       </c>
       <c r="H980" s="3" t="s">
-        <v>2064</v>
+        <v>2063</v>
       </c>
       <c r="I980" s="3" t="s">
+        <v>2738</v>
+      </c>
+      <c r="J980" s="3" t="s">
         <v>2739</v>
-      </c>
-[...1 lines deleted...]
-        <v>2740</v>
       </c>
     </row>
     <row r="981" spans="1:11">
       <c r="A981" s="2">
         <v>338</v>
       </c>
       <c r="B981" s="2">
         <v>120</v>
       </c>
       <c r="C981" s="2">
         <v>7100</v>
       </c>
       <c r="D981" s="2" t="s">
-        <v>2741</v>
+        <v>2740</v>
       </c>
       <c r="E981" s="2" t="s">
         <v>397</v>
       </c>
       <c r="F981" s="2"/>
       <c r="G981" s="2">
         <v>2000</v>
       </c>
       <c r="H981" s="2" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I981" s="2" t="s">
+        <v>2741</v>
+      </c>
+      <c r="J981" s="2" t="s">
         <v>2742</v>
-      </c>
-[...1 lines deleted...]
-        <v>2743</v>
       </c>
     </row>
     <row r="982" spans="1:11">
       <c r="A982" s="3">
         <v>339</v>
       </c>
       <c r="B982" s="3">
         <v>13</v>
       </c>
       <c r="C982" s="3">
         <v>6970</v>
       </c>
       <c r="D982" s="3" t="s">
-        <v>2744</v>
+        <v>2743</v>
       </c>
       <c r="E982" s="3"/>
       <c r="F982" s="3"/>
       <c r="G982" s="3">
         <v>1973</v>
       </c>
       <c r="H982" s="3" t="s">
-        <v>2040</v>
+        <v>2039</v>
       </c>
       <c r="I982" s="3" t="s">
-        <v>2745</v>
+        <v>2744</v>
       </c>
       <c r="J982" s="3" t="s">
-        <v>1849</v>
+        <v>1848</v>
       </c>
     </row>
     <row r="983" spans="1:11">
       <c r="A983" s="2">
         <v>340</v>
       </c>
       <c r="B983" s="2">
         <v>121</v>
       </c>
       <c r="C983" s="2">
         <v>6962</v>
       </c>
       <c r="D983" s="2" t="s">
-        <v>2746</v>
+        <v>2745</v>
       </c>
       <c r="E983" s="2"/>
       <c r="F983" s="2"/>
       <c r="G983" s="2">
         <v>2001</v>
       </c>
       <c r="H983" s="2" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I983" s="2" t="s">
+        <v>2746</v>
+      </c>
+      <c r="J983" s="2" t="s">
         <v>2747</v>
-      </c>
-[...1 lines deleted...]
-        <v>2748</v>
       </c>
     </row>
     <row r="984" spans="1:11">
       <c r="A984" s="3">
         <v>341</v>
       </c>
       <c r="B984" s="3">
         <v>122</v>
       </c>
       <c r="C984" s="3">
         <v>7110</v>
       </c>
       <c r="D984" s="3" t="s">
-        <v>2749</v>
+        <v>2748</v>
       </c>
       <c r="E984" s="3"/>
       <c r="F984" s="3"/>
       <c r="G984" s="3">
         <v>2000</v>
       </c>
       <c r="H984" s="3" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I984" s="3" t="s">
+        <v>2749</v>
+      </c>
+      <c r="J984" s="3" t="s">
         <v>2750</v>
-      </c>
-[...1 lines deleted...]
-        <v>2751</v>
       </c>
     </row>
     <row r="985" spans="1:11">
       <c r="A985" s="2">
         <v>342</v>
       </c>
       <c r="B985" s="2">
         <v>123</v>
       </c>
       <c r="C985" s="2">
         <v>6180</v>
       </c>
       <c r="D985" s="2" t="s">
-        <v>2752</v>
+        <v>2751</v>
       </c>
       <c r="E985" s="2"/>
       <c r="F985" s="2"/>
       <c r="G985" s="2">
         <v>2002</v>
       </c>
       <c r="H985" s="2" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I985" s="2" t="s">
+        <v>2752</v>
+      </c>
+      <c r="J985" s="2" t="s">
         <v>2753</v>
-      </c>
-[...1 lines deleted...]
-        <v>2754</v>
       </c>
     </row>
     <row r="986" spans="1:11">
       <c r="A986" s="3">
         <v>343</v>
       </c>
       <c r="B986" s="3">
         <v>124</v>
       </c>
       <c r="C986" s="3">
         <v>6059</v>
       </c>
       <c r="D986" s="3" t="s">
-        <v>2755</v>
+        <v>2754</v>
       </c>
       <c r="E986" s="3"/>
       <c r="F986" s="3"/>
       <c r="G986" s="3">
         <v>2004</v>
       </c>
       <c r="H986" s="3" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I986" s="3" t="s">
+        <v>2755</v>
+      </c>
+      <c r="J986" s="3" t="s">
         <v>2756</v>
-      </c>
-[...1 lines deleted...]
-        <v>2757</v>
       </c>
     </row>
     <row r="987" spans="1:11">
       <c r="A987" s="2">
         <v>344</v>
       </c>
       <c r="B987" s="2">
         <v>125</v>
       </c>
       <c r="C987" s="2">
         <v>7147</v>
       </c>
       <c r="D987" s="2" t="s">
-        <v>2758</v>
+        <v>2757</v>
       </c>
       <c r="E987" s="2"/>
       <c r="F987" s="2"/>
       <c r="G987" s="2">
         <v>1999</v>
       </c>
       <c r="H987" s="2" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I987" s="2" t="s">
+        <v>2758</v>
+      </c>
+      <c r="J987" s="2" t="s">
         <v>2759</v>
-      </c>
-[...1 lines deleted...]
-        <v>2760</v>
       </c>
     </row>
     <row r="988" spans="1:11">
       <c r="A988" s="3">
         <v>345</v>
       </c>
       <c r="B988" s="3">
         <v>52</v>
       </c>
       <c r="C988" s="3">
         <v>7143</v>
       </c>
       <c r="D988" s="3" t="s">
-        <v>2761</v>
+        <v>2760</v>
       </c>
       <c r="E988" s="3"/>
       <c r="F988" s="3"/>
       <c r="G988" s="3">
         <v>1995</v>
       </c>
       <c r="H988" s="3" t="s">
-        <v>1922</v>
+        <v>1921</v>
       </c>
       <c r="I988" s="3" t="s">
+        <v>2761</v>
+      </c>
+      <c r="J988" s="3" t="s">
         <v>2762</v>
-      </c>
-[...1 lines deleted...]
-        <v>2763</v>
       </c>
     </row>
     <row r="989" spans="1:11">
       <c r="A989" s="2">
         <v>346</v>
       </c>
       <c r="B989" s="2">
         <v>39</v>
       </c>
       <c r="C989" s="2">
         <v>6774</v>
       </c>
       <c r="D989" s="2" t="s">
-        <v>2764</v>
+        <v>2763</v>
       </c>
       <c r="E989" s="2" t="s">
         <v>685</v>
       </c>
       <c r="F989" s="2"/>
       <c r="G989" s="2">
         <v>1986</v>
       </c>
       <c r="H989" s="2" t="s">
-        <v>1913</v>
+        <v>1912</v>
       </c>
       <c r="I989" s="2" t="s">
-        <v>1897</v>
+        <v>1896</v>
       </c>
       <c r="J989" s="2" t="s">
-        <v>2765</v>
+        <v>2764</v>
       </c>
     </row>
     <row r="990" spans="1:11">
       <c r="A990" s="3">
         <v>347</v>
       </c>
       <c r="B990" s="3">
         <v>40</v>
       </c>
       <c r="C990" s="3">
         <v>6426</v>
       </c>
       <c r="D990" s="3" t="s">
-        <v>2766</v>
+        <v>2765</v>
       </c>
       <c r="E990" s="3"/>
       <c r="F990" s="3"/>
       <c r="G990" s="3">
         <v>1983</v>
       </c>
       <c r="H990" s="3" t="s">
-        <v>1913</v>
+        <v>1912</v>
       </c>
       <c r="I990" s="3" t="s">
+        <v>2766</v>
+      </c>
+      <c r="J990" s="3" t="s">
         <v>2767</v>
-      </c>
-[...1 lines deleted...]
-        <v>2768</v>
       </c>
     </row>
     <row r="991" spans="1:11">
       <c r="A991" s="2">
         <v>348</v>
       </c>
       <c r="B991" s="2">
         <v>126</v>
       </c>
       <c r="C991" s="2">
         <v>7160</v>
       </c>
       <c r="D991" s="2" t="s">
-        <v>2769</v>
+        <v>2768</v>
       </c>
       <c r="E991" s="2"/>
       <c r="F991" s="2"/>
       <c r="G991" s="2">
         <v>1997</v>
       </c>
       <c r="H991" s="2" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I991" s="2" t="s">
+        <v>2769</v>
+      </c>
+      <c r="J991" s="2" t="s">
         <v>2770</v>
-      </c>
-[...1 lines deleted...]
-        <v>2771</v>
       </c>
     </row>
     <row r="992" spans="1:11">
       <c r="A992" s="3">
         <v>349</v>
       </c>
       <c r="B992" s="3">
         <v>53</v>
       </c>
       <c r="C992" s="3">
         <v>6289</v>
       </c>
       <c r="D992" s="3" t="s">
-        <v>2772</v>
+        <v>2771</v>
       </c>
       <c r="E992" s="3" t="s">
-        <v>2331</v>
+        <v>2330</v>
       </c>
       <c r="F992" s="3"/>
       <c r="G992" s="3">
         <v>1995</v>
       </c>
       <c r="H992" s="3" t="s">
-        <v>1922</v>
+        <v>1921</v>
       </c>
       <c r="I992" s="3" t="s">
+        <v>2772</v>
+      </c>
+      <c r="J992" s="3" t="s">
         <v>2773</v>
-      </c>
-[...1 lines deleted...]
-        <v>2774</v>
       </c>
     </row>
     <row r="993" spans="1:11">
       <c r="A993" s="2">
         <v>350</v>
       </c>
       <c r="B993" s="2">
         <v>57</v>
       </c>
       <c r="C993" s="2">
         <v>6445</v>
       </c>
       <c r="D993" s="2" t="s">
-        <v>2775</v>
+        <v>2774</v>
       </c>
       <c r="E993" s="2"/>
       <c r="F993" s="2"/>
       <c r="G993" s="2">
         <v>1987</v>
       </c>
       <c r="H993" s="2" t="s">
-        <v>1945</v>
+        <v>1944</v>
       </c>
       <c r="I993" s="2" t="s">
+        <v>2775</v>
+      </c>
+      <c r="J993" s="2" t="s">
         <v>2776</v>
-      </c>
-[...1 lines deleted...]
-        <v>2777</v>
       </c>
     </row>
     <row r="994" spans="1:11">
       <c r="A994" s="3">
         <v>351</v>
       </c>
       <c r="B994" s="3">
         <v>33</v>
       </c>
       <c r="C994" s="3">
         <v>6550</v>
       </c>
       <c r="D994" s="3" t="s">
-        <v>2778</v>
+        <v>2777</v>
       </c>
       <c r="E994" s="3"/>
       <c r="F994" s="3"/>
       <c r="G994" s="3">
         <v>1981</v>
       </c>
       <c r="H994" s="3" t="s">
-        <v>1936</v>
+        <v>1935</v>
       </c>
       <c r="I994" s="3" t="s">
+        <v>2778</v>
+      </c>
+      <c r="J994" s="3" t="s">
         <v>2779</v>
-      </c>
-[...1 lines deleted...]
-        <v>2780</v>
       </c>
     </row>
     <row r="995" spans="1:11">
       <c r="A995" s="2">
         <v>352</v>
       </c>
       <c r="B995" s="2">
         <v>127</v>
       </c>
       <c r="C995" s="2">
         <v>6062</v>
       </c>
       <c r="D995" s="2" t="s">
+        <v>2780</v>
+      </c>
+      <c r="E995" s="2" t="s">
         <v>2781</v>
-      </c>
-[...1 lines deleted...]
-        <v>2782</v>
       </c>
       <c r="F995" s="2"/>
       <c r="G995" s="2">
         <v>2002</v>
       </c>
       <c r="H995" s="2" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I995" s="2" t="s">
+        <v>2782</v>
+      </c>
+      <c r="J995" s="2" t="s">
         <v>2783</v>
-      </c>
-[...1 lines deleted...]
-        <v>2784</v>
       </c>
     </row>
     <row r="996" spans="1:11">
       <c r="A996" s="3">
         <v>353</v>
       </c>
       <c r="B996" s="3">
         <v>5</v>
       </c>
       <c r="C996" s="3">
         <v>6291</v>
       </c>
       <c r="D996" s="3" t="s">
-        <v>2785</v>
+        <v>2784</v>
       </c>
       <c r="E996" s="3" t="s">
-        <v>2331</v>
+        <v>2330</v>
       </c>
       <c r="F996" s="3"/>
       <c r="G996" s="3">
         <v>2007</v>
       </c>
       <c r="H996" s="3" t="s">
-        <v>2064</v>
+        <v>2063</v>
       </c>
       <c r="I996" s="3" t="s">
+        <v>2785</v>
+      </c>
+      <c r="J996" s="3" t="s">
         <v>2786</v>
-      </c>
-[...1 lines deleted...]
-        <v>2787</v>
       </c>
     </row>
     <row r="997" spans="1:11">
       <c r="A997" s="2">
         <v>354</v>
       </c>
       <c r="B997" s="2">
         <v>128</v>
       </c>
       <c r="C997" s="2">
         <v>6292</v>
       </c>
       <c r="D997" s="2" t="s">
-        <v>2788</v>
+        <v>2787</v>
       </c>
       <c r="E997" s="2" t="s">
-        <v>2331</v>
+        <v>2330</v>
       </c>
       <c r="F997" s="2"/>
       <c r="G997" s="2">
         <v>2001</v>
       </c>
       <c r="H997" s="2" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="I997" s="2" t="s">
+        <v>2788</v>
+      </c>
+      <c r="J997" s="2" t="s">
         <v>2789</v>
-      </c>
-[...1 lines deleted...]
-        <v>2790</v>
       </c>
     </row>
     <row r="998" spans="1:11">
       <c r="A998" s="2" t="s">
-        <v>2793</v>
+        <v>2792</v>
       </c>
       <c r="B998" s="2"/>
       <c r="C998" s="2"/>
       <c r="D998" s="2"/>
       <c r="E998" s="2"/>
       <c r="F998" s="2"/>
       <c r="G998" s="2"/>
       <c r="H998" s="2"/>
       <c r="I998" s="2"/>
       <c r="J998" s="2"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>