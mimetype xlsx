--- v0 (2026-05-30)
+++ v1 (2026-09-11)
@@ -1756,51 +1756,51 @@
   <si>
     <t>01:26:27</t>
   </si>
   <si>
     <t>Charlotte Dietrich</t>
   </si>
   <si>
     <t>01:24:44</t>
   </si>
   <si>
     <t>01:19:02</t>
   </si>
   <si>
     <t>Andrea Schiroky</t>
   </si>
   <si>
     <t>01:31:42</t>
   </si>
   <si>
     <t>01:26:25</t>
   </si>
   <si>
     <t>Starnberger See Schwimmen 2025</t>
   </si>
   <si>
-    <t>2km - Distanz - 02.08.2025 - Pöcking</t>
+    <t>2 km - Distanz - 02.08.2025 - Pöcking</t>
   </si>
   <si>
     <t>© 2026 - SAS-Zeitmesssysteme GmbH</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -7368,30 +7368,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Ergebnisliste</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>SAS-Zeitmesssysteme</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Ergebnisse Starnberger See Schwimmen 2025</dc:title>
   <dc:description/>
-  <dc:subject>2km - Distanz</dc:subject>
-  <cp:keywords>Ergebnisse 2km - Distanz Starnberger See Schwimmen 2025</cp:keywords>
+  <dc:subject>2 km - Distanz</dc:subject>
+  <cp:keywords>Ergebnisse 2 km - Distanz Starnberger See Schwimmen 2025</cp:keywords>
   <cp:category>Ergebnisse</cp:category>
 </cp:coreProperties>
 </file>