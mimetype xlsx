--- v0 (2026-06-27)
+++ v1 (2026-09-17)
@@ -1468,51 +1468,51 @@
   <si>
     <t>01:06:11</t>
   </si>
   <si>
     <t>02:15:28</t>
   </si>
   <si>
     <t>Felix Fischer</t>
   </si>
   <si>
     <t>01:03:24</t>
   </si>
   <si>
     <t>02:15:56</t>
   </si>
   <si>
     <t>Joe Madden</t>
   </si>
   <si>
     <t>01:01:19</t>
   </si>
   <si>
     <t>02:19:24</t>
   </si>
   <si>
-    <t>Lars Miram</t>
+    <t>- -</t>
   </si>
   <si>
     <t>01:05:55</t>
   </si>
   <si>
     <t>02:20:45</t>
   </si>
   <si>
     <t>Michael Paukner</t>
   </si>
   <si>
     <t>Erdinger Active Team</t>
   </si>
   <si>
     <t>01:09:50</t>
   </si>
   <si>
     <t>02:21:59</t>
   </si>
   <si>
     <t>Sven Karthe</t>
   </si>
   <si>
     <t>01:07:08</t>
   </si>
@@ -6695,53 +6695,51 @@
       <c r="H151" s="2" t="s">
         <v>11</v>
       </c>
       <c r="I151" s="2" t="s">
         <v>482</v>
       </c>
       <c r="J151" s="2" t="s">
         <v>483</v>
       </c>
     </row>
     <row r="152" spans="1:11">
       <c r="A152" s="3">
         <v>146</v>
       </c>
       <c r="B152" s="3">
         <v>27</v>
       </c>
       <c r="C152" s="3">
         <v>348</v>
       </c>
       <c r="D152" s="3" t="s">
         <v>484</v>
       </c>
       <c r="E152" s="3"/>
       <c r="F152" s="3"/>
-      <c r="G152" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="G152" s="3"/>
       <c r="H152" s="3" t="s">
         <v>25</v>
       </c>
       <c r="I152" s="3" t="s">
         <v>485</v>
       </c>
       <c r="J152" s="3" t="s">
         <v>486</v>
       </c>
     </row>
     <row r="153" spans="1:11">
       <c r="A153" s="2">
         <v>147</v>
       </c>
       <c r="B153" s="2">
         <v>33</v>
       </c>
       <c r="C153" s="2">
         <v>173</v>
       </c>
       <c r="D153" s="2" t="s">
         <v>487</v>
       </c>
       <c r="E153" s="2" t="s">
         <v>488</v>