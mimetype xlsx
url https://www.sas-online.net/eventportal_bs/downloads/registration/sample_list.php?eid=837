--- v0 (2026-06-19)
+++ v1 (2026-09-19)
@@ -1,91 +1,96 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Anmeldung" sheetId="1" r:id="rId4"/>
     <sheet name="Wettbewerbe" sheetId="2" state="hidden" r:id="rId5"/>
     <sheet name="Nationalität" sheetId="3" state="hidden" r:id="rId6"/>
+    <sheet name="Kleidergröße" sheetId="4" state="hidden" r:id="rId7"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="520">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="538">
   <si>
     <t>Vorname</t>
   </si>
   <si>
     <t>Nachname</t>
   </si>
   <si>
     <t>M/F</t>
   </si>
   <si>
     <t>Geburtstag</t>
   </si>
   <si>
     <t>Nationalität</t>
   </si>
   <si>
     <t>Team / Verein / Firma</t>
   </si>
   <si>
     <t>E-Mail-Adresse</t>
   </si>
   <si>
     <t>Wettbewerb</t>
   </si>
   <si>
+    <t>Kleidergröße</t>
+  </si>
+  <si>
     <t>Newsletter über künftige Ausgaben des "Lauf gegen Krebs" abonieren.</t>
   </si>
   <si>
     <t>Mehr Teilnehmer können nicht importiert werden.</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Preis</t>
   </si>
   <si>
     <t>Bambini-Lauf (bis 5 Jahre)</t>
   </si>
   <si>
     <t>- €</t>
   </si>
   <si>
     <t>Schülerlauf (6 bis 14 Jahre)</t>
   </si>
   <si>
     <t>Lauf für Lehrkräfte</t>
   </si>
   <si>
     <t>15,00 €</t>
@@ -1576,50 +1581,101 @@
     <t>Wallis und Futuna</t>
   </si>
   <si>
     <t>CX</t>
   </si>
   <si>
     <t>Weihnachtsinsel</t>
   </si>
   <si>
     <t>EH</t>
   </si>
   <si>
     <t>Westsahara</t>
   </si>
   <si>
     <t>CF</t>
   </si>
   <si>
     <t>Zentralafrikanische Republik</t>
   </si>
   <si>
     <t>CY</t>
   </si>
   <si>
     <t>Zypern</t>
+  </si>
+  <si>
+    <t>XS (3-4) (Funktionsshirt +12,00 €)</t>
+  </si>
+  <si>
+    <t>S (5-6) (Funktionsshirt +12,00 €)</t>
+  </si>
+  <si>
+    <t>M (7-8) (Funktionsshirt +12,00 €)</t>
+  </si>
+  <si>
+    <t>L (9-11) (Funktionsshirt +12,00 €)</t>
+  </si>
+  <si>
+    <t>XL (12-13) (Funktionsshirt +12,00 €)</t>
+  </si>
+  <si>
+    <t>- (keine Bestellung)</t>
+  </si>
+  <si>
+    <t>Herr - XS (Funktionsshirt +15,00 €)</t>
+  </si>
+  <si>
+    <t>Herr - S (Funktionsshirt +15,00 €)</t>
+  </si>
+  <si>
+    <t>Herr - M (Funktionsshirt +15,00 €)</t>
+  </si>
+  <si>
+    <t>Herr - L (Funktionsshirt +15,00 €)</t>
+  </si>
+  <si>
+    <t>Herr - XL (Funktionsshirt +15,00 €)</t>
+  </si>
+  <si>
+    <t>Herr - XXL (Funktionsshirt +15,00 €)</t>
+  </si>
+  <si>
+    <t>Dame - XS (Funktionsshirt +15,00 €)</t>
+  </si>
+  <si>
+    <t>Dame - S (Funktionsshirt +15,00 €)</t>
+  </si>
+  <si>
+    <t>Dame - M (Funktionsshirt +15,00 €)</t>
+  </si>
+  <si>
+    <t>Dame - L (Funktionsshirt +15,00 €)</t>
+  </si>
+  <si>
+    <t>Dame - XL (Funktionsshirt +15,00 €)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF842029"/>
       <name val="Calibri"/>
@@ -1677,51 +1733,51 @@
   </cellStyleXfs>
   <cellXfs count="5">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0" applyProtection="true">
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0" applyProtection="true">
       <protection locked="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1977,3536 +2033,3871 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I202"/>
+  <dimension ref="A1:J202"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="21" customWidth="true" style="0"/>
     <col min="2" max="2" width="21" customWidth="true" style="0"/>
     <col min="3" max="3" width="6" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="34" customWidth="true" style="0"/>
     <col min="7" max="7" width="36" customWidth="true" style="0"/>
     <col min="8" max="8" width="51" customWidth="true" style="0"/>
-    <col min="9" max="9" width="80.123" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="38" customWidth="true" style="0"/>
+    <col min="10" max="10" width="80.123" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9">
+    <row r="1" spans="1:10">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="3" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="3" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="3" t="s">
         <v>8</v>
       </c>
-    </row>
-    <row r="2" spans="1:9">
+      <c r="J1" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
       <c r="C2"/>
       <c r="E2"/>
       <c r="H2"/>
       <c r="I2"/>
-    </row>
-    <row r="3" spans="1:9">
+      <c r="J2"/>
+    </row>
+    <row r="3" spans="1:10">
       <c r="C3"/>
       <c r="E3"/>
       <c r="H3"/>
       <c r="I3"/>
-    </row>
-    <row r="4" spans="1:9">
+      <c r="J3"/>
+    </row>
+    <row r="4" spans="1:10">
       <c r="C4"/>
       <c r="E4"/>
       <c r="H4"/>
       <c r="I4"/>
-    </row>
-    <row r="5" spans="1:9">
+      <c r="J4"/>
+    </row>
+    <row r="5" spans="1:10">
       <c r="C5"/>
       <c r="E5"/>
       <c r="H5"/>
       <c r="I5"/>
-    </row>
-    <row r="6" spans="1:9">
+      <c r="J5"/>
+    </row>
+    <row r="6" spans="1:10">
       <c r="C6"/>
       <c r="E6"/>
       <c r="H6"/>
       <c r="I6"/>
-    </row>
-    <row r="7" spans="1:9">
+      <c r="J6"/>
+    </row>
+    <row r="7" spans="1:10">
       <c r="C7"/>
       <c r="E7"/>
       <c r="H7"/>
       <c r="I7"/>
-    </row>
-    <row r="8" spans="1:9">
+      <c r="J7"/>
+    </row>
+    <row r="8" spans="1:10">
       <c r="C8"/>
       <c r="E8"/>
       <c r="H8"/>
       <c r="I8"/>
-    </row>
-    <row r="9" spans="1:9">
+      <c r="J8"/>
+    </row>
+    <row r="9" spans="1:10">
       <c r="C9"/>
       <c r="E9"/>
       <c r="H9"/>
       <c r="I9"/>
-    </row>
-    <row r="10" spans="1:9">
+      <c r="J9"/>
+    </row>
+    <row r="10" spans="1:10">
       <c r="C10"/>
       <c r="E10"/>
       <c r="H10"/>
       <c r="I10"/>
-    </row>
-    <row r="11" spans="1:9">
+      <c r="J10"/>
+    </row>
+    <row r="11" spans="1:10">
       <c r="C11"/>
       <c r="E11"/>
       <c r="H11"/>
       <c r="I11"/>
-    </row>
-    <row r="12" spans="1:9">
+      <c r="J11"/>
+    </row>
+    <row r="12" spans="1:10">
       <c r="C12"/>
       <c r="E12"/>
       <c r="H12"/>
       <c r="I12"/>
-    </row>
-    <row r="13" spans="1:9">
+      <c r="J12"/>
+    </row>
+    <row r="13" spans="1:10">
       <c r="C13"/>
       <c r="E13"/>
       <c r="H13"/>
       <c r="I13"/>
-    </row>
-    <row r="14" spans="1:9">
+      <c r="J13"/>
+    </row>
+    <row r="14" spans="1:10">
       <c r="C14"/>
       <c r="E14"/>
       <c r="H14"/>
       <c r="I14"/>
-    </row>
-    <row r="15" spans="1:9">
+      <c r="J14"/>
+    </row>
+    <row r="15" spans="1:10">
       <c r="C15"/>
       <c r="E15"/>
       <c r="H15"/>
       <c r="I15"/>
-    </row>
-    <row r="16" spans="1:9">
+      <c r="J15"/>
+    </row>
+    <row r="16" spans="1:10">
       <c r="C16"/>
       <c r="E16"/>
       <c r="H16"/>
       <c r="I16"/>
-    </row>
-    <row r="17" spans="1:9">
+      <c r="J16"/>
+    </row>
+    <row r="17" spans="1:10">
       <c r="C17"/>
       <c r="E17"/>
       <c r="H17"/>
       <c r="I17"/>
-    </row>
-    <row r="18" spans="1:9">
+      <c r="J17"/>
+    </row>
+    <row r="18" spans="1:10">
       <c r="C18"/>
       <c r="E18"/>
       <c r="H18"/>
       <c r="I18"/>
-    </row>
-    <row r="19" spans="1:9">
+      <c r="J18"/>
+    </row>
+    <row r="19" spans="1:10">
       <c r="C19"/>
       <c r="E19"/>
       <c r="H19"/>
       <c r="I19"/>
-    </row>
-    <row r="20" spans="1:9">
+      <c r="J19"/>
+    </row>
+    <row r="20" spans="1:10">
       <c r="C20"/>
       <c r="E20"/>
       <c r="H20"/>
       <c r="I20"/>
-    </row>
-    <row r="21" spans="1:9">
+      <c r="J20"/>
+    </row>
+    <row r="21" spans="1:10">
       <c r="C21"/>
       <c r="E21"/>
       <c r="H21"/>
       <c r="I21"/>
-    </row>
-    <row r="22" spans="1:9">
+      <c r="J21"/>
+    </row>
+    <row r="22" spans="1:10">
       <c r="C22"/>
       <c r="E22"/>
       <c r="H22"/>
       <c r="I22"/>
-    </row>
-    <row r="23" spans="1:9">
+      <c r="J22"/>
+    </row>
+    <row r="23" spans="1:10">
       <c r="C23"/>
       <c r="E23"/>
       <c r="H23"/>
       <c r="I23"/>
-    </row>
-    <row r="24" spans="1:9">
+      <c r="J23"/>
+    </row>
+    <row r="24" spans="1:10">
       <c r="C24"/>
       <c r="E24"/>
       <c r="H24"/>
       <c r="I24"/>
-    </row>
-    <row r="25" spans="1:9">
+      <c r="J24"/>
+    </row>
+    <row r="25" spans="1:10">
       <c r="C25"/>
       <c r="E25"/>
       <c r="H25"/>
       <c r="I25"/>
-    </row>
-    <row r="26" spans="1:9">
+      <c r="J25"/>
+    </row>
+    <row r="26" spans="1:10">
       <c r="C26"/>
       <c r="E26"/>
       <c r="H26"/>
       <c r="I26"/>
-    </row>
-    <row r="27" spans="1:9">
+      <c r="J26"/>
+    </row>
+    <row r="27" spans="1:10">
       <c r="C27"/>
       <c r="E27"/>
       <c r="H27"/>
       <c r="I27"/>
-    </row>
-    <row r="28" spans="1:9">
+      <c r="J27"/>
+    </row>
+    <row r="28" spans="1:10">
       <c r="C28"/>
       <c r="E28"/>
       <c r="H28"/>
       <c r="I28"/>
-    </row>
-    <row r="29" spans="1:9">
+      <c r="J28"/>
+    </row>
+    <row r="29" spans="1:10">
       <c r="C29"/>
       <c r="E29"/>
       <c r="H29"/>
       <c r="I29"/>
-    </row>
-    <row r="30" spans="1:9">
+      <c r="J29"/>
+    </row>
+    <row r="30" spans="1:10">
       <c r="C30"/>
       <c r="E30"/>
       <c r="H30"/>
       <c r="I30"/>
-    </row>
-    <row r="31" spans="1:9">
+      <c r="J30"/>
+    </row>
+    <row r="31" spans="1:10">
       <c r="C31"/>
       <c r="E31"/>
       <c r="H31"/>
       <c r="I31"/>
-    </row>
-    <row r="32" spans="1:9">
+      <c r="J31"/>
+    </row>
+    <row r="32" spans="1:10">
       <c r="C32"/>
       <c r="E32"/>
       <c r="H32"/>
       <c r="I32"/>
-    </row>
-    <row r="33" spans="1:9">
+      <c r="J32"/>
+    </row>
+    <row r="33" spans="1:10">
       <c r="C33"/>
       <c r="E33"/>
       <c r="H33"/>
       <c r="I33"/>
-    </row>
-    <row r="34" spans="1:9">
+      <c r="J33"/>
+    </row>
+    <row r="34" spans="1:10">
       <c r="C34"/>
       <c r="E34"/>
       <c r="H34"/>
       <c r="I34"/>
-    </row>
-    <row r="35" spans="1:9">
+      <c r="J34"/>
+    </row>
+    <row r="35" spans="1:10">
       <c r="C35"/>
       <c r="E35"/>
       <c r="H35"/>
       <c r="I35"/>
-    </row>
-    <row r="36" spans="1:9">
+      <c r="J35"/>
+    </row>
+    <row r="36" spans="1:10">
       <c r="C36"/>
       <c r="E36"/>
       <c r="H36"/>
       <c r="I36"/>
-    </row>
-    <row r="37" spans="1:9">
+      <c r="J36"/>
+    </row>
+    <row r="37" spans="1:10">
       <c r="C37"/>
       <c r="E37"/>
       <c r="H37"/>
       <c r="I37"/>
-    </row>
-    <row r="38" spans="1:9">
+      <c r="J37"/>
+    </row>
+    <row r="38" spans="1:10">
       <c r="C38"/>
       <c r="E38"/>
       <c r="H38"/>
       <c r="I38"/>
-    </row>
-    <row r="39" spans="1:9">
+      <c r="J38"/>
+    </row>
+    <row r="39" spans="1:10">
       <c r="C39"/>
       <c r="E39"/>
       <c r="H39"/>
       <c r="I39"/>
-    </row>
-    <row r="40" spans="1:9">
+      <c r="J39"/>
+    </row>
+    <row r="40" spans="1:10">
       <c r="C40"/>
       <c r="E40"/>
       <c r="H40"/>
       <c r="I40"/>
-    </row>
-    <row r="41" spans="1:9">
+      <c r="J40"/>
+    </row>
+    <row r="41" spans="1:10">
       <c r="C41"/>
       <c r="E41"/>
       <c r="H41"/>
       <c r="I41"/>
-    </row>
-    <row r="42" spans="1:9">
+      <c r="J41"/>
+    </row>
+    <row r="42" spans="1:10">
       <c r="C42"/>
       <c r="E42"/>
       <c r="H42"/>
       <c r="I42"/>
-    </row>
-    <row r="43" spans="1:9">
+      <c r="J42"/>
+    </row>
+    <row r="43" spans="1:10">
       <c r="C43"/>
       <c r="E43"/>
       <c r="H43"/>
       <c r="I43"/>
-    </row>
-    <row r="44" spans="1:9">
+      <c r="J43"/>
+    </row>
+    <row r="44" spans="1:10">
       <c r="C44"/>
       <c r="E44"/>
       <c r="H44"/>
       <c r="I44"/>
-    </row>
-    <row r="45" spans="1:9">
+      <c r="J44"/>
+    </row>
+    <row r="45" spans="1:10">
       <c r="C45"/>
       <c r="E45"/>
       <c r="H45"/>
       <c r="I45"/>
-    </row>
-    <row r="46" spans="1:9">
+      <c r="J45"/>
+    </row>
+    <row r="46" spans="1:10">
       <c r="C46"/>
       <c r="E46"/>
       <c r="H46"/>
       <c r="I46"/>
-    </row>
-    <row r="47" spans="1:9">
+      <c r="J46"/>
+    </row>
+    <row r="47" spans="1:10">
       <c r="C47"/>
       <c r="E47"/>
       <c r="H47"/>
       <c r="I47"/>
-    </row>
-    <row r="48" spans="1:9">
+      <c r="J47"/>
+    </row>
+    <row r="48" spans="1:10">
       <c r="C48"/>
       <c r="E48"/>
       <c r="H48"/>
       <c r="I48"/>
-    </row>
-    <row r="49" spans="1:9">
+      <c r="J48"/>
+    </row>
+    <row r="49" spans="1:10">
       <c r="C49"/>
       <c r="E49"/>
       <c r="H49"/>
       <c r="I49"/>
-    </row>
-    <row r="50" spans="1:9">
+      <c r="J49"/>
+    </row>
+    <row r="50" spans="1:10">
       <c r="C50"/>
       <c r="E50"/>
       <c r="H50"/>
       <c r="I50"/>
-    </row>
-    <row r="51" spans="1:9">
+      <c r="J50"/>
+    </row>
+    <row r="51" spans="1:10">
       <c r="C51"/>
       <c r="E51"/>
       <c r="H51"/>
       <c r="I51"/>
-    </row>
-    <row r="52" spans="1:9">
+      <c r="J51"/>
+    </row>
+    <row r="52" spans="1:10">
       <c r="C52"/>
       <c r="E52"/>
       <c r="H52"/>
       <c r="I52"/>
-    </row>
-    <row r="53" spans="1:9">
+      <c r="J52"/>
+    </row>
+    <row r="53" spans="1:10">
       <c r="C53"/>
       <c r="E53"/>
       <c r="H53"/>
       <c r="I53"/>
-    </row>
-    <row r="54" spans="1:9">
+      <c r="J53"/>
+    </row>
+    <row r="54" spans="1:10">
       <c r="C54"/>
       <c r="E54"/>
       <c r="H54"/>
       <c r="I54"/>
-    </row>
-    <row r="55" spans="1:9">
+      <c r="J54"/>
+    </row>
+    <row r="55" spans="1:10">
       <c r="C55"/>
       <c r="E55"/>
       <c r="H55"/>
       <c r="I55"/>
-    </row>
-    <row r="56" spans="1:9">
+      <c r="J55"/>
+    </row>
+    <row r="56" spans="1:10">
       <c r="C56"/>
       <c r="E56"/>
       <c r="H56"/>
       <c r="I56"/>
-    </row>
-    <row r="57" spans="1:9">
+      <c r="J56"/>
+    </row>
+    <row r="57" spans="1:10">
       <c r="C57"/>
       <c r="E57"/>
       <c r="H57"/>
       <c r="I57"/>
-    </row>
-    <row r="58" spans="1:9">
+      <c r="J57"/>
+    </row>
+    <row r="58" spans="1:10">
       <c r="C58"/>
       <c r="E58"/>
       <c r="H58"/>
       <c r="I58"/>
-    </row>
-    <row r="59" spans="1:9">
+      <c r="J58"/>
+    </row>
+    <row r="59" spans="1:10">
       <c r="C59"/>
       <c r="E59"/>
       <c r="H59"/>
       <c r="I59"/>
-    </row>
-    <row r="60" spans="1:9">
+      <c r="J59"/>
+    </row>
+    <row r="60" spans="1:10">
       <c r="C60"/>
       <c r="E60"/>
       <c r="H60"/>
       <c r="I60"/>
-    </row>
-    <row r="61" spans="1:9">
+      <c r="J60"/>
+    </row>
+    <row r="61" spans="1:10">
       <c r="C61"/>
       <c r="E61"/>
       <c r="H61"/>
       <c r="I61"/>
-    </row>
-    <row r="62" spans="1:9">
+      <c r="J61"/>
+    </row>
+    <row r="62" spans="1:10">
       <c r="C62"/>
       <c r="E62"/>
       <c r="H62"/>
       <c r="I62"/>
-    </row>
-    <row r="63" spans="1:9">
+      <c r="J62"/>
+    </row>
+    <row r="63" spans="1:10">
       <c r="C63"/>
       <c r="E63"/>
       <c r="H63"/>
       <c r="I63"/>
-    </row>
-    <row r="64" spans="1:9">
+      <c r="J63"/>
+    </row>
+    <row r="64" spans="1:10">
       <c r="C64"/>
       <c r="E64"/>
       <c r="H64"/>
       <c r="I64"/>
-    </row>
-    <row r="65" spans="1:9">
+      <c r="J64"/>
+    </row>
+    <row r="65" spans="1:10">
       <c r="C65"/>
       <c r="E65"/>
       <c r="H65"/>
       <c r="I65"/>
-    </row>
-    <row r="66" spans="1:9">
+      <c r="J65"/>
+    </row>
+    <row r="66" spans="1:10">
       <c r="C66"/>
       <c r="E66"/>
       <c r="H66"/>
       <c r="I66"/>
-    </row>
-    <row r="67" spans="1:9">
+      <c r="J66"/>
+    </row>
+    <row r="67" spans="1:10">
       <c r="C67"/>
       <c r="E67"/>
       <c r="H67"/>
       <c r="I67"/>
-    </row>
-    <row r="68" spans="1:9">
+      <c r="J67"/>
+    </row>
+    <row r="68" spans="1:10">
       <c r="C68"/>
       <c r="E68"/>
       <c r="H68"/>
       <c r="I68"/>
-    </row>
-    <row r="69" spans="1:9">
+      <c r="J68"/>
+    </row>
+    <row r="69" spans="1:10">
       <c r="C69"/>
       <c r="E69"/>
       <c r="H69"/>
       <c r="I69"/>
-    </row>
-    <row r="70" spans="1:9">
+      <c r="J69"/>
+    </row>
+    <row r="70" spans="1:10">
       <c r="C70"/>
       <c r="E70"/>
       <c r="H70"/>
       <c r="I70"/>
-    </row>
-    <row r="71" spans="1:9">
+      <c r="J70"/>
+    </row>
+    <row r="71" spans="1:10">
       <c r="C71"/>
       <c r="E71"/>
       <c r="H71"/>
       <c r="I71"/>
-    </row>
-    <row r="72" spans="1:9">
+      <c r="J71"/>
+    </row>
+    <row r="72" spans="1:10">
       <c r="C72"/>
       <c r="E72"/>
       <c r="H72"/>
       <c r="I72"/>
-    </row>
-    <row r="73" spans="1:9">
+      <c r="J72"/>
+    </row>
+    <row r="73" spans="1:10">
       <c r="C73"/>
       <c r="E73"/>
       <c r="H73"/>
       <c r="I73"/>
-    </row>
-    <row r="74" spans="1:9">
+      <c r="J73"/>
+    </row>
+    <row r="74" spans="1:10">
       <c r="C74"/>
       <c r="E74"/>
       <c r="H74"/>
       <c r="I74"/>
-    </row>
-    <row r="75" spans="1:9">
+      <c r="J74"/>
+    </row>
+    <row r="75" spans="1:10">
       <c r="C75"/>
       <c r="E75"/>
       <c r="H75"/>
       <c r="I75"/>
-    </row>
-    <row r="76" spans="1:9">
+      <c r="J75"/>
+    </row>
+    <row r="76" spans="1:10">
       <c r="C76"/>
       <c r="E76"/>
       <c r="H76"/>
       <c r="I76"/>
-    </row>
-    <row r="77" spans="1:9">
+      <c r="J76"/>
+    </row>
+    <row r="77" spans="1:10">
       <c r="C77"/>
       <c r="E77"/>
       <c r="H77"/>
       <c r="I77"/>
-    </row>
-    <row r="78" spans="1:9">
+      <c r="J77"/>
+    </row>
+    <row r="78" spans="1:10">
       <c r="C78"/>
       <c r="E78"/>
       <c r="H78"/>
       <c r="I78"/>
-    </row>
-    <row r="79" spans="1:9">
+      <c r="J78"/>
+    </row>
+    <row r="79" spans="1:10">
       <c r="C79"/>
       <c r="E79"/>
       <c r="H79"/>
       <c r="I79"/>
-    </row>
-    <row r="80" spans="1:9">
+      <c r="J79"/>
+    </row>
+    <row r="80" spans="1:10">
       <c r="C80"/>
       <c r="E80"/>
       <c r="H80"/>
       <c r="I80"/>
-    </row>
-    <row r="81" spans="1:9">
+      <c r="J80"/>
+    </row>
+    <row r="81" spans="1:10">
       <c r="C81"/>
       <c r="E81"/>
       <c r="H81"/>
       <c r="I81"/>
-    </row>
-    <row r="82" spans="1:9">
+      <c r="J81"/>
+    </row>
+    <row r="82" spans="1:10">
       <c r="C82"/>
       <c r="E82"/>
       <c r="H82"/>
       <c r="I82"/>
-    </row>
-    <row r="83" spans="1:9">
+      <c r="J82"/>
+    </row>
+    <row r="83" spans="1:10">
       <c r="C83"/>
       <c r="E83"/>
       <c r="H83"/>
       <c r="I83"/>
-    </row>
-    <row r="84" spans="1:9">
+      <c r="J83"/>
+    </row>
+    <row r="84" spans="1:10">
       <c r="C84"/>
       <c r="E84"/>
       <c r="H84"/>
       <c r="I84"/>
-    </row>
-    <row r="85" spans="1:9">
+      <c r="J84"/>
+    </row>
+    <row r="85" spans="1:10">
       <c r="C85"/>
       <c r="E85"/>
       <c r="H85"/>
       <c r="I85"/>
-    </row>
-    <row r="86" spans="1:9">
+      <c r="J85"/>
+    </row>
+    <row r="86" spans="1:10">
       <c r="C86"/>
       <c r="E86"/>
       <c r="H86"/>
       <c r="I86"/>
-    </row>
-    <row r="87" spans="1:9">
+      <c r="J86"/>
+    </row>
+    <row r="87" spans="1:10">
       <c r="C87"/>
       <c r="E87"/>
       <c r="H87"/>
       <c r="I87"/>
-    </row>
-    <row r="88" spans="1:9">
+      <c r="J87"/>
+    </row>
+    <row r="88" spans="1:10">
       <c r="C88"/>
       <c r="E88"/>
       <c r="H88"/>
       <c r="I88"/>
-    </row>
-    <row r="89" spans="1:9">
+      <c r="J88"/>
+    </row>
+    <row r="89" spans="1:10">
       <c r="C89"/>
       <c r="E89"/>
       <c r="H89"/>
       <c r="I89"/>
-    </row>
-    <row r="90" spans="1:9">
+      <c r="J89"/>
+    </row>
+    <row r="90" spans="1:10">
       <c r="C90"/>
       <c r="E90"/>
       <c r="H90"/>
       <c r="I90"/>
-    </row>
-    <row r="91" spans="1:9">
+      <c r="J90"/>
+    </row>
+    <row r="91" spans="1:10">
       <c r="C91"/>
       <c r="E91"/>
       <c r="H91"/>
       <c r="I91"/>
-    </row>
-    <row r="92" spans="1:9">
+      <c r="J91"/>
+    </row>
+    <row r="92" spans="1:10">
       <c r="C92"/>
       <c r="E92"/>
       <c r="H92"/>
       <c r="I92"/>
-    </row>
-    <row r="93" spans="1:9">
+      <c r="J92"/>
+    </row>
+    <row r="93" spans="1:10">
       <c r="C93"/>
       <c r="E93"/>
       <c r="H93"/>
       <c r="I93"/>
-    </row>
-    <row r="94" spans="1:9">
+      <c r="J93"/>
+    </row>
+    <row r="94" spans="1:10">
       <c r="C94"/>
       <c r="E94"/>
       <c r="H94"/>
       <c r="I94"/>
-    </row>
-    <row r="95" spans="1:9">
+      <c r="J94"/>
+    </row>
+    <row r="95" spans="1:10">
       <c r="C95"/>
       <c r="E95"/>
       <c r="H95"/>
       <c r="I95"/>
-    </row>
-    <row r="96" spans="1:9">
+      <c r="J95"/>
+    </row>
+    <row r="96" spans="1:10">
       <c r="C96"/>
       <c r="E96"/>
       <c r="H96"/>
       <c r="I96"/>
-    </row>
-    <row r="97" spans="1:9">
+      <c r="J96"/>
+    </row>
+    <row r="97" spans="1:10">
       <c r="C97"/>
       <c r="E97"/>
       <c r="H97"/>
       <c r="I97"/>
-    </row>
-    <row r="98" spans="1:9">
+      <c r="J97"/>
+    </row>
+    <row r="98" spans="1:10">
       <c r="C98"/>
       <c r="E98"/>
       <c r="H98"/>
       <c r="I98"/>
-    </row>
-    <row r="99" spans="1:9">
+      <c r="J98"/>
+    </row>
+    <row r="99" spans="1:10">
       <c r="C99"/>
       <c r="E99"/>
       <c r="H99"/>
       <c r="I99"/>
-    </row>
-    <row r="100" spans="1:9">
+      <c r="J99"/>
+    </row>
+    <row r="100" spans="1:10">
       <c r="C100"/>
       <c r="E100"/>
       <c r="H100"/>
       <c r="I100"/>
-    </row>
-    <row r="101" spans="1:9">
+      <c r="J100"/>
+    </row>
+    <row r="101" spans="1:10">
       <c r="C101"/>
       <c r="E101"/>
       <c r="H101"/>
       <c r="I101"/>
-    </row>
-    <row r="102" spans="1:9">
+      <c r="J101"/>
+    </row>
+    <row r="102" spans="1:10">
       <c r="C102"/>
       <c r="E102"/>
       <c r="H102"/>
       <c r="I102"/>
-    </row>
-    <row r="103" spans="1:9">
+      <c r="J102"/>
+    </row>
+    <row r="103" spans="1:10">
       <c r="C103"/>
       <c r="E103"/>
       <c r="H103"/>
       <c r="I103"/>
-    </row>
-    <row r="104" spans="1:9">
+      <c r="J103"/>
+    </row>
+    <row r="104" spans="1:10">
       <c r="C104"/>
       <c r="E104"/>
       <c r="H104"/>
       <c r="I104"/>
-    </row>
-    <row r="105" spans="1:9">
+      <c r="J104"/>
+    </row>
+    <row r="105" spans="1:10">
       <c r="C105"/>
       <c r="E105"/>
       <c r="H105"/>
       <c r="I105"/>
-    </row>
-    <row r="106" spans="1:9">
+      <c r="J105"/>
+    </row>
+    <row r="106" spans="1:10">
       <c r="C106"/>
       <c r="E106"/>
       <c r="H106"/>
       <c r="I106"/>
-    </row>
-    <row r="107" spans="1:9">
+      <c r="J106"/>
+    </row>
+    <row r="107" spans="1:10">
       <c r="C107"/>
       <c r="E107"/>
       <c r="H107"/>
       <c r="I107"/>
-    </row>
-    <row r="108" spans="1:9">
+      <c r="J107"/>
+    </row>
+    <row r="108" spans="1:10">
       <c r="C108"/>
       <c r="E108"/>
       <c r="H108"/>
       <c r="I108"/>
-    </row>
-    <row r="109" spans="1:9">
+      <c r="J108"/>
+    </row>
+    <row r="109" spans="1:10">
       <c r="C109"/>
       <c r="E109"/>
       <c r="H109"/>
       <c r="I109"/>
-    </row>
-    <row r="110" spans="1:9">
+      <c r="J109"/>
+    </row>
+    <row r="110" spans="1:10">
       <c r="C110"/>
       <c r="E110"/>
       <c r="H110"/>
       <c r="I110"/>
-    </row>
-    <row r="111" spans="1:9">
+      <c r="J110"/>
+    </row>
+    <row r="111" spans="1:10">
       <c r="C111"/>
       <c r="E111"/>
       <c r="H111"/>
       <c r="I111"/>
-    </row>
-    <row r="112" spans="1:9">
+      <c r="J111"/>
+    </row>
+    <row r="112" spans="1:10">
       <c r="C112"/>
       <c r="E112"/>
       <c r="H112"/>
       <c r="I112"/>
-    </row>
-    <row r="113" spans="1:9">
+      <c r="J112"/>
+    </row>
+    <row r="113" spans="1:10">
       <c r="C113"/>
       <c r="E113"/>
       <c r="H113"/>
       <c r="I113"/>
-    </row>
-    <row r="114" spans="1:9">
+      <c r="J113"/>
+    </row>
+    <row r="114" spans="1:10">
       <c r="C114"/>
       <c r="E114"/>
       <c r="H114"/>
       <c r="I114"/>
-    </row>
-    <row r="115" spans="1:9">
+      <c r="J114"/>
+    </row>
+    <row r="115" spans="1:10">
       <c r="C115"/>
       <c r="E115"/>
       <c r="H115"/>
       <c r="I115"/>
-    </row>
-    <row r="116" spans="1:9">
+      <c r="J115"/>
+    </row>
+    <row r="116" spans="1:10">
       <c r="C116"/>
       <c r="E116"/>
       <c r="H116"/>
       <c r="I116"/>
-    </row>
-    <row r="117" spans="1:9">
+      <c r="J116"/>
+    </row>
+    <row r="117" spans="1:10">
       <c r="C117"/>
       <c r="E117"/>
       <c r="H117"/>
       <c r="I117"/>
-    </row>
-    <row r="118" spans="1:9">
+      <c r="J117"/>
+    </row>
+    <row r="118" spans="1:10">
       <c r="C118"/>
       <c r="E118"/>
       <c r="H118"/>
       <c r="I118"/>
-    </row>
-    <row r="119" spans="1:9">
+      <c r="J118"/>
+    </row>
+    <row r="119" spans="1:10">
       <c r="C119"/>
       <c r="E119"/>
       <c r="H119"/>
       <c r="I119"/>
-    </row>
-    <row r="120" spans="1:9">
+      <c r="J119"/>
+    </row>
+    <row r="120" spans="1:10">
       <c r="C120"/>
       <c r="E120"/>
       <c r="H120"/>
       <c r="I120"/>
-    </row>
-    <row r="121" spans="1:9">
+      <c r="J120"/>
+    </row>
+    <row r="121" spans="1:10">
       <c r="C121"/>
       <c r="E121"/>
       <c r="H121"/>
       <c r="I121"/>
-    </row>
-    <row r="122" spans="1:9">
+      <c r="J121"/>
+    </row>
+    <row r="122" spans="1:10">
       <c r="C122"/>
       <c r="E122"/>
       <c r="H122"/>
       <c r="I122"/>
-    </row>
-    <row r="123" spans="1:9">
+      <c r="J122"/>
+    </row>
+    <row r="123" spans="1:10">
       <c r="C123"/>
       <c r="E123"/>
       <c r="H123"/>
       <c r="I123"/>
-    </row>
-    <row r="124" spans="1:9">
+      <c r="J123"/>
+    </row>
+    <row r="124" spans="1:10">
       <c r="C124"/>
       <c r="E124"/>
       <c r="H124"/>
       <c r="I124"/>
-    </row>
-    <row r="125" spans="1:9">
+      <c r="J124"/>
+    </row>
+    <row r="125" spans="1:10">
       <c r="C125"/>
       <c r="E125"/>
       <c r="H125"/>
       <c r="I125"/>
-    </row>
-    <row r="126" spans="1:9">
+      <c r="J125"/>
+    </row>
+    <row r="126" spans="1:10">
       <c r="C126"/>
       <c r="E126"/>
       <c r="H126"/>
       <c r="I126"/>
-    </row>
-    <row r="127" spans="1:9">
+      <c r="J126"/>
+    </row>
+    <row r="127" spans="1:10">
       <c r="C127"/>
       <c r="E127"/>
       <c r="H127"/>
       <c r="I127"/>
-    </row>
-    <row r="128" spans="1:9">
+      <c r="J127"/>
+    </row>
+    <row r="128" spans="1:10">
       <c r="C128"/>
       <c r="E128"/>
       <c r="H128"/>
       <c r="I128"/>
-    </row>
-    <row r="129" spans="1:9">
+      <c r="J128"/>
+    </row>
+    <row r="129" spans="1:10">
       <c r="C129"/>
       <c r="E129"/>
       <c r="H129"/>
       <c r="I129"/>
-    </row>
-    <row r="130" spans="1:9">
+      <c r="J129"/>
+    </row>
+    <row r="130" spans="1:10">
       <c r="C130"/>
       <c r="E130"/>
       <c r="H130"/>
       <c r="I130"/>
-    </row>
-    <row r="131" spans="1:9">
+      <c r="J130"/>
+    </row>
+    <row r="131" spans="1:10">
       <c r="C131"/>
       <c r="E131"/>
       <c r="H131"/>
       <c r="I131"/>
-    </row>
-    <row r="132" spans="1:9">
+      <c r="J131"/>
+    </row>
+    <row r="132" spans="1:10">
       <c r="C132"/>
       <c r="E132"/>
       <c r="H132"/>
       <c r="I132"/>
-    </row>
-    <row r="133" spans="1:9">
+      <c r="J132"/>
+    </row>
+    <row r="133" spans="1:10">
       <c r="C133"/>
       <c r="E133"/>
       <c r="H133"/>
       <c r="I133"/>
-    </row>
-    <row r="134" spans="1:9">
+      <c r="J133"/>
+    </row>
+    <row r="134" spans="1:10">
       <c r="C134"/>
       <c r="E134"/>
       <c r="H134"/>
       <c r="I134"/>
-    </row>
-    <row r="135" spans="1:9">
+      <c r="J134"/>
+    </row>
+    <row r="135" spans="1:10">
       <c r="C135"/>
       <c r="E135"/>
       <c r="H135"/>
       <c r="I135"/>
-    </row>
-    <row r="136" spans="1:9">
+      <c r="J135"/>
+    </row>
+    <row r="136" spans="1:10">
       <c r="C136"/>
       <c r="E136"/>
       <c r="H136"/>
       <c r="I136"/>
-    </row>
-    <row r="137" spans="1:9">
+      <c r="J136"/>
+    </row>
+    <row r="137" spans="1:10">
       <c r="C137"/>
       <c r="E137"/>
       <c r="H137"/>
       <c r="I137"/>
-    </row>
-    <row r="138" spans="1:9">
+      <c r="J137"/>
+    </row>
+    <row r="138" spans="1:10">
       <c r="C138"/>
       <c r="E138"/>
       <c r="H138"/>
       <c r="I138"/>
-    </row>
-    <row r="139" spans="1:9">
+      <c r="J138"/>
+    </row>
+    <row r="139" spans="1:10">
       <c r="C139"/>
       <c r="E139"/>
       <c r="H139"/>
       <c r="I139"/>
-    </row>
-    <row r="140" spans="1:9">
+      <c r="J139"/>
+    </row>
+    <row r="140" spans="1:10">
       <c r="C140"/>
       <c r="E140"/>
       <c r="H140"/>
       <c r="I140"/>
-    </row>
-    <row r="141" spans="1:9">
+      <c r="J140"/>
+    </row>
+    <row r="141" spans="1:10">
       <c r="C141"/>
       <c r="E141"/>
       <c r="H141"/>
       <c r="I141"/>
-    </row>
-    <row r="142" spans="1:9">
+      <c r="J141"/>
+    </row>
+    <row r="142" spans="1:10">
       <c r="C142"/>
       <c r="E142"/>
       <c r="H142"/>
       <c r="I142"/>
-    </row>
-    <row r="143" spans="1:9">
+      <c r="J142"/>
+    </row>
+    <row r="143" spans="1:10">
       <c r="C143"/>
       <c r="E143"/>
       <c r="H143"/>
       <c r="I143"/>
-    </row>
-    <row r="144" spans="1:9">
+      <c r="J143"/>
+    </row>
+    <row r="144" spans="1:10">
       <c r="C144"/>
       <c r="E144"/>
       <c r="H144"/>
       <c r="I144"/>
-    </row>
-    <row r="145" spans="1:9">
+      <c r="J144"/>
+    </row>
+    <row r="145" spans="1:10">
       <c r="C145"/>
       <c r="E145"/>
       <c r="H145"/>
       <c r="I145"/>
-    </row>
-    <row r="146" spans="1:9">
+      <c r="J145"/>
+    </row>
+    <row r="146" spans="1:10">
       <c r="C146"/>
       <c r="E146"/>
       <c r="H146"/>
       <c r="I146"/>
-    </row>
-    <row r="147" spans="1:9">
+      <c r="J146"/>
+    </row>
+    <row r="147" spans="1:10">
       <c r="C147"/>
       <c r="E147"/>
       <c r="H147"/>
       <c r="I147"/>
-    </row>
-    <row r="148" spans="1:9">
+      <c r="J147"/>
+    </row>
+    <row r="148" spans="1:10">
       <c r="C148"/>
       <c r="E148"/>
       <c r="H148"/>
       <c r="I148"/>
-    </row>
-    <row r="149" spans="1:9">
+      <c r="J148"/>
+    </row>
+    <row r="149" spans="1:10">
       <c r="C149"/>
       <c r="E149"/>
       <c r="H149"/>
       <c r="I149"/>
-    </row>
-    <row r="150" spans="1:9">
+      <c r="J149"/>
+    </row>
+    <row r="150" spans="1:10">
       <c r="C150"/>
       <c r="E150"/>
       <c r="H150"/>
       <c r="I150"/>
-    </row>
-    <row r="151" spans="1:9">
+      <c r="J150"/>
+    </row>
+    <row r="151" spans="1:10">
       <c r="C151"/>
       <c r="E151"/>
       <c r="H151"/>
       <c r="I151"/>
-    </row>
-    <row r="152" spans="1:9">
+      <c r="J151"/>
+    </row>
+    <row r="152" spans="1:10">
       <c r="C152"/>
       <c r="E152"/>
       <c r="H152"/>
       <c r="I152"/>
-    </row>
-    <row r="153" spans="1:9">
+      <c r="J152"/>
+    </row>
+    <row r="153" spans="1:10">
       <c r="C153"/>
       <c r="E153"/>
       <c r="H153"/>
       <c r="I153"/>
-    </row>
-    <row r="154" spans="1:9">
+      <c r="J153"/>
+    </row>
+    <row r="154" spans="1:10">
       <c r="C154"/>
       <c r="E154"/>
       <c r="H154"/>
       <c r="I154"/>
-    </row>
-    <row r="155" spans="1:9">
+      <c r="J154"/>
+    </row>
+    <row r="155" spans="1:10">
       <c r="C155"/>
       <c r="E155"/>
       <c r="H155"/>
       <c r="I155"/>
-    </row>
-    <row r="156" spans="1:9">
+      <c r="J155"/>
+    </row>
+    <row r="156" spans="1:10">
       <c r="C156"/>
       <c r="E156"/>
       <c r="H156"/>
       <c r="I156"/>
-    </row>
-    <row r="157" spans="1:9">
+      <c r="J156"/>
+    </row>
+    <row r="157" spans="1:10">
       <c r="C157"/>
       <c r="E157"/>
       <c r="H157"/>
       <c r="I157"/>
-    </row>
-    <row r="158" spans="1:9">
+      <c r="J157"/>
+    </row>
+    <row r="158" spans="1:10">
       <c r="C158"/>
       <c r="E158"/>
       <c r="H158"/>
       <c r="I158"/>
-    </row>
-    <row r="159" spans="1:9">
+      <c r="J158"/>
+    </row>
+    <row r="159" spans="1:10">
       <c r="C159"/>
       <c r="E159"/>
       <c r="H159"/>
       <c r="I159"/>
-    </row>
-    <row r="160" spans="1:9">
+      <c r="J159"/>
+    </row>
+    <row r="160" spans="1:10">
       <c r="C160"/>
       <c r="E160"/>
       <c r="H160"/>
       <c r="I160"/>
-    </row>
-    <row r="161" spans="1:9">
+      <c r="J160"/>
+    </row>
+    <row r="161" spans="1:10">
       <c r="C161"/>
       <c r="E161"/>
       <c r="H161"/>
       <c r="I161"/>
-    </row>
-    <row r="162" spans="1:9">
+      <c r="J161"/>
+    </row>
+    <row r="162" spans="1:10">
       <c r="C162"/>
       <c r="E162"/>
       <c r="H162"/>
       <c r="I162"/>
-    </row>
-    <row r="163" spans="1:9">
+      <c r="J162"/>
+    </row>
+    <row r="163" spans="1:10">
       <c r="C163"/>
       <c r="E163"/>
       <c r="H163"/>
       <c r="I163"/>
-    </row>
-    <row r="164" spans="1:9">
+      <c r="J163"/>
+    </row>
+    <row r="164" spans="1:10">
       <c r="C164"/>
       <c r="E164"/>
       <c r="H164"/>
       <c r="I164"/>
-    </row>
-    <row r="165" spans="1:9">
+      <c r="J164"/>
+    </row>
+    <row r="165" spans="1:10">
       <c r="C165"/>
       <c r="E165"/>
       <c r="H165"/>
       <c r="I165"/>
-    </row>
-    <row r="166" spans="1:9">
+      <c r="J165"/>
+    </row>
+    <row r="166" spans="1:10">
       <c r="C166"/>
       <c r="E166"/>
       <c r="H166"/>
       <c r="I166"/>
-    </row>
-    <row r="167" spans="1:9">
+      <c r="J166"/>
+    </row>
+    <row r="167" spans="1:10">
       <c r="C167"/>
       <c r="E167"/>
       <c r="H167"/>
       <c r="I167"/>
-    </row>
-    <row r="168" spans="1:9">
+      <c r="J167"/>
+    </row>
+    <row r="168" spans="1:10">
       <c r="C168"/>
       <c r="E168"/>
       <c r="H168"/>
       <c r="I168"/>
-    </row>
-    <row r="169" spans="1:9">
+      <c r="J168"/>
+    </row>
+    <row r="169" spans="1:10">
       <c r="C169"/>
       <c r="E169"/>
       <c r="H169"/>
       <c r="I169"/>
-    </row>
-    <row r="170" spans="1:9">
+      <c r="J169"/>
+    </row>
+    <row r="170" spans="1:10">
       <c r="C170"/>
       <c r="E170"/>
       <c r="H170"/>
       <c r="I170"/>
-    </row>
-    <row r="171" spans="1:9">
+      <c r="J170"/>
+    </row>
+    <row r="171" spans="1:10">
       <c r="C171"/>
       <c r="E171"/>
       <c r="H171"/>
       <c r="I171"/>
-    </row>
-    <row r="172" spans="1:9">
+      <c r="J171"/>
+    </row>
+    <row r="172" spans="1:10">
       <c r="C172"/>
       <c r="E172"/>
       <c r="H172"/>
       <c r="I172"/>
-    </row>
-    <row r="173" spans="1:9">
+      <c r="J172"/>
+    </row>
+    <row r="173" spans="1:10">
       <c r="C173"/>
       <c r="E173"/>
       <c r="H173"/>
       <c r="I173"/>
-    </row>
-    <row r="174" spans="1:9">
+      <c r="J173"/>
+    </row>
+    <row r="174" spans="1:10">
       <c r="C174"/>
       <c r="E174"/>
       <c r="H174"/>
       <c r="I174"/>
-    </row>
-    <row r="175" spans="1:9">
+      <c r="J174"/>
+    </row>
+    <row r="175" spans="1:10">
       <c r="C175"/>
       <c r="E175"/>
       <c r="H175"/>
       <c r="I175"/>
-    </row>
-    <row r="176" spans="1:9">
+      <c r="J175"/>
+    </row>
+    <row r="176" spans="1:10">
       <c r="C176"/>
       <c r="E176"/>
       <c r="H176"/>
       <c r="I176"/>
-    </row>
-    <row r="177" spans="1:9">
+      <c r="J176"/>
+    </row>
+    <row r="177" spans="1:10">
       <c r="C177"/>
       <c r="E177"/>
       <c r="H177"/>
       <c r="I177"/>
-    </row>
-    <row r="178" spans="1:9">
+      <c r="J177"/>
+    </row>
+    <row r="178" spans="1:10">
       <c r="C178"/>
       <c r="E178"/>
       <c r="H178"/>
       <c r="I178"/>
-    </row>
-    <row r="179" spans="1:9">
+      <c r="J178"/>
+    </row>
+    <row r="179" spans="1:10">
       <c r="C179"/>
       <c r="E179"/>
       <c r="H179"/>
       <c r="I179"/>
-    </row>
-    <row r="180" spans="1:9">
+      <c r="J179"/>
+    </row>
+    <row r="180" spans="1:10">
       <c r="C180"/>
       <c r="E180"/>
       <c r="H180"/>
       <c r="I180"/>
-    </row>
-    <row r="181" spans="1:9">
+      <c r="J180"/>
+    </row>
+    <row r="181" spans="1:10">
       <c r="C181"/>
       <c r="E181"/>
       <c r="H181"/>
       <c r="I181"/>
-    </row>
-    <row r="182" spans="1:9">
+      <c r="J181"/>
+    </row>
+    <row r="182" spans="1:10">
       <c r="C182"/>
       <c r="E182"/>
       <c r="H182"/>
       <c r="I182"/>
-    </row>
-    <row r="183" spans="1:9">
+      <c r="J182"/>
+    </row>
+    <row r="183" spans="1:10">
       <c r="C183"/>
       <c r="E183"/>
       <c r="H183"/>
       <c r="I183"/>
-    </row>
-    <row r="184" spans="1:9">
+      <c r="J183"/>
+    </row>
+    <row r="184" spans="1:10">
       <c r="C184"/>
       <c r="E184"/>
       <c r="H184"/>
       <c r="I184"/>
-    </row>
-    <row r="185" spans="1:9">
+      <c r="J184"/>
+    </row>
+    <row r="185" spans="1:10">
       <c r="C185"/>
       <c r="E185"/>
       <c r="H185"/>
       <c r="I185"/>
-    </row>
-    <row r="186" spans="1:9">
+      <c r="J185"/>
+    </row>
+    <row r="186" spans="1:10">
       <c r="C186"/>
       <c r="E186"/>
       <c r="H186"/>
       <c r="I186"/>
-    </row>
-    <row r="187" spans="1:9">
+      <c r="J186"/>
+    </row>
+    <row r="187" spans="1:10">
       <c r="C187"/>
       <c r="E187"/>
       <c r="H187"/>
       <c r="I187"/>
-    </row>
-    <row r="188" spans="1:9">
+      <c r="J187"/>
+    </row>
+    <row r="188" spans="1:10">
       <c r="C188"/>
       <c r="E188"/>
       <c r="H188"/>
       <c r="I188"/>
-    </row>
-    <row r="189" spans="1:9">
+      <c r="J188"/>
+    </row>
+    <row r="189" spans="1:10">
       <c r="C189"/>
       <c r="E189"/>
       <c r="H189"/>
       <c r="I189"/>
-    </row>
-    <row r="190" spans="1:9">
+      <c r="J189"/>
+    </row>
+    <row r="190" spans="1:10">
       <c r="C190"/>
       <c r="E190"/>
       <c r="H190"/>
       <c r="I190"/>
-    </row>
-    <row r="191" spans="1:9">
+      <c r="J190"/>
+    </row>
+    <row r="191" spans="1:10">
       <c r="C191"/>
       <c r="E191"/>
       <c r="H191"/>
       <c r="I191"/>
-    </row>
-    <row r="192" spans="1:9">
+      <c r="J191"/>
+    </row>
+    <row r="192" spans="1:10">
       <c r="C192"/>
       <c r="E192"/>
       <c r="H192"/>
       <c r="I192"/>
-    </row>
-    <row r="193" spans="1:9">
+      <c r="J192"/>
+    </row>
+    <row r="193" spans="1:10">
       <c r="C193"/>
       <c r="E193"/>
       <c r="H193"/>
       <c r="I193"/>
-    </row>
-    <row r="194" spans="1:9">
+      <c r="J193"/>
+    </row>
+    <row r="194" spans="1:10">
       <c r="C194"/>
       <c r="E194"/>
       <c r="H194"/>
       <c r="I194"/>
-    </row>
-    <row r="195" spans="1:9">
+      <c r="J194"/>
+    </row>
+    <row r="195" spans="1:10">
       <c r="C195"/>
       <c r="E195"/>
       <c r="H195"/>
       <c r="I195"/>
-    </row>
-    <row r="196" spans="1:9">
+      <c r="J195"/>
+    </row>
+    <row r="196" spans="1:10">
       <c r="C196"/>
       <c r="E196"/>
       <c r="H196"/>
       <c r="I196"/>
-    </row>
-    <row r="197" spans="1:9">
+      <c r="J196"/>
+    </row>
+    <row r="197" spans="1:10">
       <c r="C197"/>
       <c r="E197"/>
       <c r="H197"/>
       <c r="I197"/>
-    </row>
-    <row r="198" spans="1:9">
+      <c r="J197"/>
+    </row>
+    <row r="198" spans="1:10">
       <c r="C198"/>
       <c r="E198"/>
       <c r="H198"/>
       <c r="I198"/>
-    </row>
-    <row r="199" spans="1:9">
+      <c r="J198"/>
+    </row>
+    <row r="199" spans="1:10">
       <c r="C199"/>
       <c r="E199"/>
       <c r="H199"/>
       <c r="I199"/>
-    </row>
-    <row r="200" spans="1:9">
+      <c r="J199"/>
+    </row>
+    <row r="200" spans="1:10">
       <c r="C200"/>
       <c r="E200"/>
       <c r="H200"/>
       <c r="I200"/>
-    </row>
-    <row r="201" spans="1:9">
+      <c r="J200"/>
+    </row>
+    <row r="201" spans="1:10">
       <c r="C201"/>
       <c r="E201"/>
       <c r="H201"/>
       <c r="I201"/>
-    </row>
-    <row r="202" spans="1:9">
+      <c r="J201"/>
+    </row>
+    <row r="202" spans="1:10">
       <c r="A202" s="4" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B202" s="4"/>
       <c r="C202" s="4"/>
       <c r="D202" s="4"/>
       <c r="E202" s="4"/>
       <c r="F202" s="4"/>
       <c r="G202" s="4"/>
       <c r="H202" s="4"/>
       <c r="I202" s="4"/>
+      <c r="J202" s="4"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1"/>
-  <dataValidations count="4">
+  <dataValidations count="5">
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="0" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="Geschlecht / Wertungsklasse" error="Ungültiger Wert" prompt="Geschlecht / Wertungsklasse" sqref="C2:C201">
       <formula1>"M, F"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Nationalität" error="Ungültiger Wert" sqref="E2:E201">
       <formula1>'Nationalität'!$A$2:$A$249</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Wettbewerb" error="Ungültiger Wert" sqref="H2:H201">
       <formula1>'Wettbewerbe'!$B$2:$B$10</formula1>
     </dataValidation>
-    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="1" error="Ungültiger Wert" sqref="I2:I201">
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Kleidergröße" error="Ungültiger Wert" sqref="I2:I201">
+      <formula1>'Kleidergröße'!$A$2:$A$18</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="1" error="Ungültiger Wert" sqref="J2:J201">
       <formula1>"0, 1"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="58.843" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2">
         <v>1546</v>
       </c>
       <c r="B2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C2" s="2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3">
         <v>1547</v>
       </c>
       <c r="B3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C3" s="2" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4">
         <v>1548</v>
       </c>
       <c r="B4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C4" s="2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5">
         <v>1549</v>
       </c>
       <c r="B5" t="s">
+        <v>18</v>
+      </c>
+      <c r="C5" s="2" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6">
         <v>1550</v>
       </c>
       <c r="B6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7">
         <v>1551</v>
       </c>
       <c r="B7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8">
         <v>1552</v>
       </c>
       <c r="B8" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9">
         <v>1553</v>
       </c>
       <c r="B9" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10">
         <v>1554</v>
       </c>
       <c r="B10" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B249"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="52.987" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B5" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B8" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B10" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B11" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B12" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B13" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B14" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B15" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B16" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B17" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B18" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B19" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B20" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B21" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B22" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B23" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B24" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B25" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B26" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B27" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B28" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B29" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
     </row>
     <row r="30" spans="1:2">
       <c r="A30" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B30" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="31" spans="1:2">
       <c r="A31" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B31" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="32" spans="1:2">
       <c r="A32" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B32" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B33" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="34" spans="1:2">
       <c r="A34" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B34" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="35" spans="1:2">
       <c r="A35" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B35" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
     </row>
     <row r="36" spans="1:2">
       <c r="A36" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B36" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="37" spans="1:2">
       <c r="A37" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B37" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="38" spans="1:2">
       <c r="A38" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B38" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
     </row>
     <row r="39" spans="1:2">
       <c r="A39" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B39" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="40" spans="1:2">
       <c r="A40" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B40" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
     </row>
     <row r="41" spans="1:2">
       <c r="A41" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B41" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="42" spans="1:2">
       <c r="A42" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B42" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="43" spans="1:2">
       <c r="A43" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B43" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="44" spans="1:2">
       <c r="A44" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B44" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="45" spans="1:2">
       <c r="A45" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B45" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="46" spans="1:2">
       <c r="A46" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B46" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
     </row>
     <row r="47" spans="1:2">
       <c r="A47" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B47" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="48" spans="1:2">
       <c r="A48" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B48" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
     </row>
     <row r="49" spans="1:2">
       <c r="A49" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B49" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
     </row>
     <row r="50" spans="1:2">
       <c r="A50" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B50" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
     </row>
     <row r="51" spans="1:2">
       <c r="A51" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B51" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="52" spans="1:2">
       <c r="A52" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B52" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
     </row>
     <row r="53" spans="1:2">
       <c r="A53" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B53" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="54" spans="1:2">
       <c r="A54" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B54" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="55" spans="1:2">
       <c r="A55" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B55" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="56" spans="1:2">
       <c r="A56" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B56" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
     </row>
     <row r="57" spans="1:2">
       <c r="A57" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B57" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="58" spans="1:2">
       <c r="A58" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B58" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
     </row>
     <row r="59" spans="1:2">
       <c r="A59" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B59" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
     </row>
     <row r="60" spans="1:2">
       <c r="A60" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B60" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="61" spans="1:2">
       <c r="A61" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B61" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
     </row>
     <row r="62" spans="1:2">
       <c r="A62" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B62" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
     </row>
     <row r="63" spans="1:2">
       <c r="A63" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B63" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="64" spans="1:2">
       <c r="A64" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B64" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
     </row>
     <row r="65" spans="1:2">
       <c r="A65" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B65" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="66" spans="1:2">
       <c r="A66" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B66" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="67" spans="1:2">
       <c r="A67" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B67" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
     <row r="68" spans="1:2">
       <c r="A68" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B68" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="69" spans="1:2">
       <c r="A69" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B69" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="70" spans="1:2">
       <c r="A70" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B70" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
     </row>
     <row r="71" spans="1:2">
       <c r="A71" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B71" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="72" spans="1:2">
       <c r="A72" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B72" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="73" spans="1:2">
       <c r="A73" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B73" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
     </row>
     <row r="74" spans="1:2">
       <c r="A74" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B74" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="75" spans="1:2">
       <c r="A75" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B75" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
     </row>
     <row r="76" spans="1:2">
       <c r="A76" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B76" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="77" spans="1:2">
       <c r="A77" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B77" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="78" spans="1:2">
       <c r="A78" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B78" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="79" spans="1:2">
       <c r="A79" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B79" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="80" spans="1:2">
       <c r="A80" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B80" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="81" spans="1:2">
       <c r="A81" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B81" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
     </row>
     <row r="82" spans="1:2">
       <c r="A82" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B82" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
     </row>
     <row r="83" spans="1:2">
       <c r="A83" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B83" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="84" spans="1:2">
       <c r="A84" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B84" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
     </row>
     <row r="85" spans="1:2">
       <c r="A85" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B85" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="86" spans="1:2">
       <c r="A86" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B86" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
     </row>
     <row r="87" spans="1:2">
       <c r="A87" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B87" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
     </row>
     <row r="88" spans="1:2">
       <c r="A88" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B88" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
     </row>
     <row r="89" spans="1:2">
       <c r="A89" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B89" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:2">
       <c r="A90" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B90" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
     </row>
     <row r="91" spans="1:2">
       <c r="A91" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B91" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
     </row>
     <row r="92" spans="1:2">
       <c r="A92" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B92" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
     </row>
     <row r="93" spans="1:2">
       <c r="A93" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B93" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
     </row>
     <row r="94" spans="1:2">
       <c r="A94" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B94" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="95" spans="1:2">
       <c r="A95" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B95" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
     </row>
     <row r="96" spans="1:2">
       <c r="A96" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B96" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="97" spans="1:2">
       <c r="A97" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B97" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="98" spans="1:2">
       <c r="A98" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B98" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
     </row>
     <row r="99" spans="1:2">
       <c r="A99" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B99" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
     </row>
     <row r="100" spans="1:2">
       <c r="A100" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B100" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="101" spans="1:2">
       <c r="A101" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B101" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="102" spans="1:2">
       <c r="A102" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B102" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="103" spans="1:2">
       <c r="A103" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B103" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="104" spans="1:2">
       <c r="A104" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B104" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
     </row>
     <row r="105" spans="1:2">
       <c r="A105" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B105" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="106" spans="1:2">
       <c r="A106" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B106" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="107" spans="1:2">
       <c r="A107" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B107" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
     </row>
     <row r="108" spans="1:2">
       <c r="A108" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B108" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="109" spans="1:2">
       <c r="A109" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B109" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
     </row>
     <row r="110" spans="1:2">
       <c r="A110" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B110" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
     </row>
     <row r="111" spans="1:2">
       <c r="A111" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B111" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
     </row>
     <row r="112" spans="1:2">
       <c r="A112" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B112" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
     </row>
     <row r="113" spans="1:2">
       <c r="A113" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B113" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="114" spans="1:2">
       <c r="A114" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B114" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
     </row>
     <row r="115" spans="1:2">
       <c r="A115" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B115" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
     </row>
     <row r="116" spans="1:2">
       <c r="A116" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B116" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="117" spans="1:2">
       <c r="A117" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B117" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="118" spans="1:2">
       <c r="A118" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="B118" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
     </row>
     <row r="119" spans="1:2">
       <c r="A119" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="B119" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="120" spans="1:2">
       <c r="A120" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="B120" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
     </row>
     <row r="121" spans="1:2">
       <c r="A121" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="B121" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
     <row r="122" spans="1:2">
       <c r="A122" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="B122" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="123" spans="1:2">
       <c r="A123" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="B123" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
     </row>
     <row r="124" spans="1:2">
       <c r="A124" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="B124" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
     </row>
     <row r="125" spans="1:2">
       <c r="A125" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="B125" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="126" spans="1:2">
       <c r="A126" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="B126" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
     </row>
     <row r="127" spans="1:2">
       <c r="A127" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="B127" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
     </row>
     <row r="128" spans="1:2">
       <c r="A128" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="B128" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
     </row>
     <row r="129" spans="1:2">
       <c r="A129" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="B129" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
     <row r="130" spans="1:2">
       <c r="A130" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="B130" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
     </row>
     <row r="131" spans="1:2">
       <c r="A131" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="B131" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
     </row>
     <row r="132" spans="1:2">
       <c r="A132" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="B132" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="133" spans="1:2">
       <c r="A133" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="B133" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="134" spans="1:2">
       <c r="A134" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="B134" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
     </row>
     <row r="135" spans="1:2">
       <c r="A135" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="B135" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
     </row>
     <row r="136" spans="1:2">
       <c r="A136" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="B136" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="137" spans="1:2">
       <c r="A137" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="B137" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
     </row>
     <row r="138" spans="1:2">
       <c r="A138" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="B138" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
     </row>
     <row r="139" spans="1:2">
       <c r="A139" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="B139" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="140" spans="1:2">
       <c r="A140" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="B140" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
     </row>
     <row r="141" spans="1:2">
       <c r="A141" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="B141" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
     </row>
     <row r="142" spans="1:2">
       <c r="A142" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="B142" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
     </row>
     <row r="143" spans="1:2">
       <c r="A143" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="B143" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
     </row>
     <row r="144" spans="1:2">
       <c r="A144" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="B144" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
     </row>
     <row r="145" spans="1:2">
       <c r="A145" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="B145" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
     </row>
     <row r="146" spans="1:2">
       <c r="A146" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="B146" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
     </row>
     <row r="147" spans="1:2">
       <c r="A147" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="B147" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
     </row>
     <row r="148" spans="1:2">
       <c r="A148" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="B148" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
     </row>
     <row r="149" spans="1:2">
       <c r="A149" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="B149" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
     </row>
     <row r="150" spans="1:2">
       <c r="A150" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="B150" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
     </row>
     <row r="151" spans="1:2">
       <c r="A151" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="B151" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="152" spans="1:2">
       <c r="A152" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="B152" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
     </row>
     <row r="153" spans="1:2">
       <c r="A153" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="B153" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
     </row>
     <row r="154" spans="1:2">
       <c r="A154" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="B154" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="155" spans="1:2">
       <c r="A155" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="B155" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
     </row>
     <row r="156" spans="1:2">
       <c r="A156" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="B156" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
     </row>
     <row r="157" spans="1:2">
       <c r="A157" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="B157" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="158" spans="1:2">
       <c r="A158" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="B158" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
     </row>
     <row r="159" spans="1:2">
       <c r="A159" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="B159" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
     </row>
     <row r="160" spans="1:2">
       <c r="A160" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="B160" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
     </row>
     <row r="161" spans="1:2">
       <c r="A161" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="B161" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
     </row>
     <row r="162" spans="1:2">
       <c r="A162" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="B162" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
     </row>
     <row r="163" spans="1:2">
       <c r="A163" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="B163" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
     </row>
     <row r="164" spans="1:2">
       <c r="A164" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="B164" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
     </row>
     <row r="165" spans="1:2">
       <c r="A165" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="B165" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
     </row>
     <row r="166" spans="1:2">
       <c r="A166" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="B166" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
     </row>
     <row r="167" spans="1:2">
       <c r="A167" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="B167" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
     </row>
     <row r="168" spans="1:2">
       <c r="A168" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="B168" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
     </row>
     <row r="169" spans="1:2">
       <c r="A169" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="B169" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
     </row>
     <row r="170" spans="1:2">
       <c r="A170" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="B170" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
     </row>
     <row r="171" spans="1:2">
       <c r="A171" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="B171" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
     </row>
     <row r="172" spans="1:2">
       <c r="A172" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="B172" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
     </row>
     <row r="173" spans="1:2">
       <c r="A173" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="B173" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
     </row>
     <row r="174" spans="1:2">
       <c r="A174" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="B174" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
     </row>
     <row r="175" spans="1:2">
       <c r="A175" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="B175" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
     </row>
     <row r="176" spans="1:2">
       <c r="A176" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="B176" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
     </row>
     <row r="177" spans="1:2">
       <c r="A177" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="B177" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
     </row>
     <row r="178" spans="1:2">
       <c r="A178" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="B178" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
     </row>
     <row r="179" spans="1:2">
       <c r="A179" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="B179" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
     </row>
     <row r="180" spans="1:2">
       <c r="A180" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="B180" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
     </row>
     <row r="181" spans="1:2">
       <c r="A181" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="B181" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
     </row>
     <row r="182" spans="1:2">
       <c r="A182" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="B182" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
     </row>
     <row r="183" spans="1:2">
       <c r="A183" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="B183" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
     </row>
     <row r="184" spans="1:2">
       <c r="A184" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="B184" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
     </row>
     <row r="185" spans="1:2">
       <c r="A185" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="B185" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="186" spans="1:2">
       <c r="A186" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="B186" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
     </row>
     <row r="187" spans="1:2">
       <c r="A187" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="B187" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="188" spans="1:2">
       <c r="A188" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="B188" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
     </row>
     <row r="189" spans="1:2">
       <c r="A189" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="B189" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
     </row>
     <row r="190" spans="1:2">
       <c r="A190" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="B190" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
     </row>
     <row r="191" spans="1:2">
       <c r="A191" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="B191" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="192" spans="1:2">
       <c r="A192" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="B192" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
     </row>
     <row r="193" spans="1:2">
       <c r="A193" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="B193" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
     </row>
     <row r="194" spans="1:2">
       <c r="A194" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="B194" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
     </row>
     <row r="195" spans="1:2">
       <c r="A195" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="B195" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
     </row>
     <row r="196" spans="1:2">
       <c r="A196" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="B196" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
     </row>
     <row r="197" spans="1:2">
       <c r="A197" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="B197" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
     </row>
     <row r="198" spans="1:2">
       <c r="A198" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="B198" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
     </row>
     <row r="199" spans="1:2">
       <c r="A199" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="B199" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
     </row>
     <row r="200" spans="1:2">
       <c r="A200" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="B200" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
     </row>
     <row r="201" spans="1:2">
       <c r="A201" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="B201" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="202" spans="1:2">
       <c r="A202" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="B202" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
     </row>
     <row r="203" spans="1:2">
       <c r="A203" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="B203" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
     </row>
     <row r="204" spans="1:2">
       <c r="A204" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="B204" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="205" spans="1:2">
       <c r="A205" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="B205" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
     </row>
     <row r="206" spans="1:2">
       <c r="A206" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="B206" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
     </row>
     <row r="207" spans="1:2">
       <c r="A207" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="B207" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="208" spans="1:2">
       <c r="A208" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="B208" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="209" spans="1:2">
       <c r="A209" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="B209" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
     </row>
     <row r="210" spans="1:2">
       <c r="A210" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="B210" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="211" spans="1:2">
       <c r="A211" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="B211" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
     </row>
     <row r="212" spans="1:2">
       <c r="A212" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="B212" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
     </row>
     <row r="213" spans="1:2">
       <c r="A213" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="B213" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="214" spans="1:2">
       <c r="A214" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="B214" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
     </row>
     <row r="215" spans="1:2">
       <c r="A215" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="B215" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="216" spans="1:2">
       <c r="A216" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="B216" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="217" spans="1:2">
       <c r="A217" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="B217" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
     </row>
     <row r="218" spans="1:2">
       <c r="A218" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="B218" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="219" spans="1:2">
       <c r="A219" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="B219" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
     </row>
     <row r="220" spans="1:2">
       <c r="A220" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="B220" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
     </row>
     <row r="221" spans="1:2">
       <c r="A221" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="B221" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
     </row>
     <row r="222" spans="1:2">
       <c r="A222" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="B222" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
     </row>
     <row r="223" spans="1:2">
       <c r="A223" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="B223" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="224" spans="1:2">
       <c r="A224" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="B224" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="225" spans="1:2">
       <c r="A225" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="B225" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
     </row>
     <row r="226" spans="1:2">
       <c r="A226" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="B226" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="227" spans="1:2">
       <c r="A227" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="B227" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="228" spans="1:2">
       <c r="A228" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="B228" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
     </row>
     <row r="229" spans="1:2">
       <c r="A229" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="B229" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
     </row>
     <row r="230" spans="1:2">
       <c r="A230" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="B230" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="231" spans="1:2">
       <c r="A231" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="B231" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="232" spans="1:2">
       <c r="A232" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="B232" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
     </row>
     <row r="233" spans="1:2">
       <c r="A233" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="B233" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="234" spans="1:2">
       <c r="A234" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="B234" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
     </row>
     <row r="235" spans="1:2">
       <c r="A235" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="B235" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
     </row>
     <row r="236" spans="1:2">
       <c r="A236" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="B236" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
     </row>
     <row r="237" spans="1:2">
       <c r="A237" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="B237" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
     </row>
     <row r="238" spans="1:2">
       <c r="A238" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="B238" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="239" spans="1:2">
       <c r="A239" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="B239" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
     </row>
     <row r="240" spans="1:2">
       <c r="A240" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="B240" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
     </row>
     <row r="241" spans="1:2">
       <c r="A241" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="B241" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
     </row>
     <row r="242" spans="1:2">
       <c r="A242" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="B242" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
     </row>
     <row r="243" spans="1:2">
       <c r="A243" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="B243" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
     </row>
     <row r="244" spans="1:2">
       <c r="A244" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="B244" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
     </row>
     <row r="245" spans="1:2">
       <c r="A245" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="B245" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
     </row>
     <row r="246" spans="1:2">
       <c r="A246" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="B246" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
     </row>
     <row r="247" spans="1:2">
       <c r="A247" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="B247" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
     </row>
     <row r="248" spans="1:2">
       <c r="A248" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="B248" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
     </row>
     <row r="249" spans="1:2">
       <c r="A249" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="B249" t="s">
-        <v>519</v>
+        <v>520</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:A18"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="43.561" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:1">
+      <c r="A1" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:1">
+      <c r="A2" t="s">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="3" spans="1:1">
+      <c r="A3" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="4" spans="1:1">
+      <c r="A4" t="s">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="5" spans="1:1">
+      <c r="A5" t="s">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="6" spans="1:1">
+      <c r="A6" t="s">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="7" spans="1:1">
+      <c r="A7" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="8" spans="1:1">
+      <c r="A8" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="9" spans="1:1">
+      <c r="A9" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="10" spans="1:1">
+      <c r="A10" t="s">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="11" spans="1:1">
+      <c r="A11" t="s">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="12" spans="1:1">
+      <c r="A12" t="s">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="13" spans="1:1">
+      <c r="A13" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="14" spans="1:1">
+      <c r="A14" t="s">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="15" spans="1:1">
+      <c r="A15" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="16" spans="1:1">
+      <c r="A16" t="s">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="17" spans="1:1">
+      <c r="A17" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="18" spans="1:1">
+      <c r="A18" t="s">
+        <v>537</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Anmeldung</vt:lpstr>
       <vt:lpstr>Wettbewerbe</vt:lpstr>
       <vt:lpstr>Nationalität</vt:lpstr>
+      <vt:lpstr>Kleidergröße</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>SAS - Zeitmesssysteme GmbH</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Anmeldung - Lauf gegen Krebs 2026</dc:title>
   <dc:description/>
   <dc:subject>Excel</dc:subject>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>