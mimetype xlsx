--- v0 (2026-06-12)
+++ v1 (2026-07-29)
@@ -6,1611 +6,1611 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
-    <sheet name="Anmeldung" sheetId="1" r:id="rId4"/>
-[...1 lines deleted...]
-    <sheet name="Nationalität" sheetId="3" state="hidden" r:id="rId6"/>
+    <sheet name="Registration" sheetId="1" r:id="rId4"/>
+    <sheet name="Competitions" sheetId="2" state="hidden" r:id="rId5"/>
+    <sheet name="Nationality" sheetId="3" state="hidden" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="517">
   <si>
-    <t>Vorname</t>
-[...2 lines deleted...]
-    <t>Nachname</t>
+    <t>Forename</t>
+  </si>
+  <si>
+    <t>Surname</t>
   </si>
   <si>
     <t>M/F</t>
   </si>
   <si>
-    <t>Geburtstag</t>
-[...17 lines deleted...]
-    <t>Mehr Teilnehmer können nicht importiert werden.</t>
+    <t>Birthday</t>
+  </si>
+  <si>
+    <t>Nationality</t>
+  </si>
+  <si>
+    <t>Team / club / company</t>
+  </si>
+  <si>
+    <t>Email address</t>
+  </si>
+  <si>
+    <t>Competition</t>
+  </si>
+  <si>
+    <t>Subscribe to newsletter</t>
+  </si>
+  <si>
+    <t>More participants cannot be imported.</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
-    <t>Preis</t>
+    <t>Price</t>
   </si>
   <si>
     <t>Halbmarathon</t>
   </si>
   <si>
     <t>34,00 €</t>
   </si>
   <si>
     <t>10km - Lauf</t>
   </si>
   <si>
     <t>24,00 €</t>
   </si>
   <si>
     <t>Schülerlauf</t>
   </si>
   <si>
     <t>9,00 €</t>
   </si>
   <si>
     <t>Zwergerllauf</t>
   </si>
   <si>
     <t>5,00 €</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
-    <t>Land</t>
+    <t>Country</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
-    <t>Deutschland</t>
+    <t>Germany</t>
   </si>
   <si>
     <t>AT</t>
   </si>
   <si>
-    <t>Österreich</t>
+    <t>Austria</t>
   </si>
   <si>
     <t>CH</t>
   </si>
   <si>
-    <t>Schweiz</t>
+    <t>Switzerland</t>
   </si>
   <si>
     <t>AF</t>
   </si>
   <si>
     <t>Afghanistan</t>
   </si>
   <si>
+    <t>AX</t>
+  </si>
+  <si>
+    <t>Åland Islands</t>
+  </si>
+  <si>
+    <t>AL</t>
+  </si>
+  <si>
+    <t>Albania</t>
+  </si>
+  <si>
+    <t>DZ</t>
+  </si>
+  <si>
+    <t>Algeria</t>
+  </si>
+  <si>
+    <t>AS</t>
+  </si>
+  <si>
+    <t>American Samoa</t>
+  </si>
+  <si>
+    <t>AD</t>
+  </si>
+  <si>
+    <t>Andorra</t>
+  </si>
+  <si>
+    <t>AO</t>
+  </si>
+  <si>
+    <t>Angola</t>
+  </si>
+  <si>
+    <t>AI</t>
+  </si>
+  <si>
+    <t>Anguilla</t>
+  </si>
+  <si>
+    <t>AQ</t>
+  </si>
+  <si>
+    <t>Antarctica</t>
+  </si>
+  <si>
+    <t>AG</t>
+  </si>
+  <si>
+    <t>Antigua and Barbuda</t>
+  </si>
+  <si>
+    <t>AR</t>
+  </si>
+  <si>
+    <t>Argentina</t>
+  </si>
+  <si>
+    <t>AM</t>
+  </si>
+  <si>
+    <t>Armenia</t>
+  </si>
+  <si>
+    <t>AW</t>
+  </si>
+  <si>
+    <t>Aruba</t>
+  </si>
+  <si>
+    <t>AU</t>
+  </si>
+  <si>
+    <t>Australia</t>
+  </si>
+  <si>
+    <t>AZ</t>
+  </si>
+  <si>
+    <t>Azerbaijan</t>
+  </si>
+  <si>
+    <t>BS</t>
+  </si>
+  <si>
+    <t>Bahamas</t>
+  </si>
+  <si>
+    <t>BH</t>
+  </si>
+  <si>
+    <t>Bahrain</t>
+  </si>
+  <si>
+    <t>BD</t>
+  </si>
+  <si>
+    <t>Bangladesh</t>
+  </si>
+  <si>
+    <t>BB</t>
+  </si>
+  <si>
+    <t>Barbados</t>
+  </si>
+  <si>
+    <t>BY</t>
+  </si>
+  <si>
+    <t>Belarus</t>
+  </si>
+  <si>
+    <t>BE</t>
+  </si>
+  <si>
+    <t>Belgium</t>
+  </si>
+  <si>
+    <t>BZ</t>
+  </si>
+  <si>
+    <t>Belize</t>
+  </si>
+  <si>
+    <t>BJ</t>
+  </si>
+  <si>
+    <t>Benin</t>
+  </si>
+  <si>
+    <t>BM</t>
+  </si>
+  <si>
+    <t>Bermuda</t>
+  </si>
+  <si>
+    <t>BT</t>
+  </si>
+  <si>
+    <t>Bhutan</t>
+  </si>
+  <si>
+    <t>BO</t>
+  </si>
+  <si>
+    <t>Bolivia</t>
+  </si>
+  <si>
+    <t>BA</t>
+  </si>
+  <si>
+    <t>Bosnia and Herzegovina</t>
+  </si>
+  <si>
+    <t>BW</t>
+  </si>
+  <si>
+    <t>Botswana</t>
+  </si>
+  <si>
+    <t>BV</t>
+  </si>
+  <si>
+    <t>Bouvet Island</t>
+  </si>
+  <si>
+    <t>BR</t>
+  </si>
+  <si>
+    <t>Brazil</t>
+  </si>
+  <si>
+    <t>IO</t>
+  </si>
+  <si>
+    <t>British Indian Ocean Territory</t>
+  </si>
+  <si>
+    <t>VG</t>
+  </si>
+  <si>
+    <t>British Virgin Islands</t>
+  </si>
+  <si>
+    <t>BN</t>
+  </si>
+  <si>
+    <t>Brunei</t>
+  </si>
+  <si>
+    <t>BG</t>
+  </si>
+  <si>
+    <t>Bulgaria</t>
+  </si>
+  <si>
+    <t>BF</t>
+  </si>
+  <si>
+    <t>Burkina Faso</t>
+  </si>
+  <si>
+    <t>MM</t>
+  </si>
+  <si>
+    <t>Burma</t>
+  </si>
+  <si>
+    <t>BI</t>
+  </si>
+  <si>
+    <t>Burundi</t>
+  </si>
+  <si>
+    <t>KH</t>
+  </si>
+  <si>
+    <t>Cambodia</t>
+  </si>
+  <si>
+    <t>CM</t>
+  </si>
+  <si>
+    <t>Cameroon</t>
+  </si>
+  <si>
+    <t>CA</t>
+  </si>
+  <si>
+    <t>Canada</t>
+  </si>
+  <si>
+    <t>CV</t>
+  </si>
+  <si>
+    <t>Cape Verde</t>
+  </si>
+  <si>
+    <t>KY</t>
+  </si>
+  <si>
+    <t>Cayman Islands</t>
+  </si>
+  <si>
+    <t>CF</t>
+  </si>
+  <si>
+    <t>Central African Republic</t>
+  </si>
+  <si>
+    <t>TD</t>
+  </si>
+  <si>
+    <t>Chad</t>
+  </si>
+  <si>
+    <t>CL</t>
+  </si>
+  <si>
+    <t>Chile</t>
+  </si>
+  <si>
+    <t>CN</t>
+  </si>
+  <si>
+    <t>China</t>
+  </si>
+  <si>
+    <t>CX</t>
+  </si>
+  <si>
+    <t>Christmas Island</t>
+  </si>
+  <si>
+    <t>CC</t>
+  </si>
+  <si>
+    <t>Cocos Islands</t>
+  </si>
+  <si>
+    <t>CO</t>
+  </si>
+  <si>
+    <t>Colombia</t>
+  </si>
+  <si>
+    <t>KM</t>
+  </si>
+  <si>
+    <t>Comoros</t>
+  </si>
+  <si>
+    <t>CK</t>
+  </si>
+  <si>
+    <t>Cook Islands</t>
+  </si>
+  <si>
+    <t>CR</t>
+  </si>
+  <si>
+    <t>Costa Rica</t>
+  </si>
+  <si>
+    <t>HR</t>
+  </si>
+  <si>
+    <t>Croatia</t>
+  </si>
+  <si>
+    <t>CU</t>
+  </si>
+  <si>
+    <t>Cuba</t>
+  </si>
+  <si>
+    <t>CW</t>
+  </si>
+  <si>
+    <t>Curacao</t>
+  </si>
+  <si>
+    <t>CY</t>
+  </si>
+  <si>
+    <t>Cyprus</t>
+  </si>
+  <si>
+    <t>CZ</t>
+  </si>
+  <si>
+    <t>Czech Republic</t>
+  </si>
+  <si>
+    <t>CD</t>
+  </si>
+  <si>
+    <t>Democratic Republic of the Congo</t>
+  </si>
+  <si>
+    <t>DK</t>
+  </si>
+  <si>
+    <t>Denmark</t>
+  </si>
+  <si>
+    <t>DJ</t>
+  </si>
+  <si>
+    <t>Djibouti</t>
+  </si>
+  <si>
+    <t>DM</t>
+  </si>
+  <si>
+    <t>Dominica</t>
+  </si>
+  <si>
+    <t>DO</t>
+  </si>
+  <si>
+    <t>Dominican Republic</t>
+  </si>
+  <si>
+    <t>EC</t>
+  </si>
+  <si>
+    <t>Ecuador</t>
+  </si>
+  <si>
     <t>EG</t>
   </si>
   <si>
-    <t>Ägypten</t>
-[...53 lines deleted...]
-    <t>Antigua und Barbuda</t>
+    <t>Egypt</t>
+  </si>
+  <si>
+    <t>SV</t>
+  </si>
+  <si>
+    <t>El Salvador</t>
   </si>
   <si>
     <t>GQ</t>
   </si>
   <si>
-    <t>Äquatorialguinea</t>
-[...23 lines deleted...]
-    <t>Aserbaidschan</t>
+    <t>Equatorial Guinea</t>
+  </si>
+  <si>
+    <t>ER</t>
+  </si>
+  <si>
+    <t>Eritrea</t>
+  </si>
+  <si>
+    <t>EE</t>
+  </si>
+  <si>
+    <t>Estonia</t>
   </si>
   <si>
     <t>ET</t>
   </si>
   <si>
-    <t>Äthiopien</t>
-[...197 lines deleted...]
-    <t>El Salvador</t>
+    <t>Ethiopia</t>
+  </si>
+  <si>
+    <t>FK</t>
+  </si>
+  <si>
+    <t>Falkland Islands</t>
+  </si>
+  <si>
+    <t>FO</t>
+  </si>
+  <si>
+    <t>Faroe Islands</t>
+  </si>
+  <si>
+    <t>FJ</t>
+  </si>
+  <si>
+    <t>Fiji</t>
+  </si>
+  <si>
+    <t>FI</t>
+  </si>
+  <si>
+    <t>Finland</t>
+  </si>
+  <si>
+    <t>FR</t>
+  </si>
+  <si>
+    <t>France</t>
+  </si>
+  <si>
+    <t>GF</t>
+  </si>
+  <si>
+    <t>French Guiana</t>
+  </si>
+  <si>
+    <t>PF</t>
+  </si>
+  <si>
+    <t>French Polynesia</t>
+  </si>
+  <si>
+    <t>TF</t>
+  </si>
+  <si>
+    <t>French Southern and Antarctic Lands</t>
+  </si>
+  <si>
+    <t>GA</t>
+  </si>
+  <si>
+    <t>Gabon</t>
+  </si>
+  <si>
+    <t>GM</t>
+  </si>
+  <si>
+    <t>Gambia</t>
+  </si>
+  <si>
+    <t>GE</t>
+  </si>
+  <si>
+    <t>Georgia</t>
+  </si>
+  <si>
+    <t>GH</t>
+  </si>
+  <si>
+    <t>Ghana</t>
+  </si>
+  <si>
+    <t>GI</t>
+  </si>
+  <si>
+    <t>Gibraltar</t>
+  </si>
+  <si>
+    <t>GR</t>
+  </si>
+  <si>
+    <t>Greece</t>
+  </si>
+  <si>
+    <t>GL</t>
+  </si>
+  <si>
+    <t>Greenland</t>
+  </si>
+  <si>
+    <t>GD</t>
+  </si>
+  <si>
+    <t>Grenada</t>
+  </si>
+  <si>
+    <t>GP</t>
+  </si>
+  <si>
+    <t>Guadeloupe</t>
+  </si>
+  <si>
+    <t>GU</t>
+  </si>
+  <si>
+    <t>Guam</t>
+  </si>
+  <si>
+    <t>GT</t>
+  </si>
+  <si>
+    <t>Guatemala</t>
+  </si>
+  <si>
+    <t>GG</t>
+  </si>
+  <si>
+    <t>Guernsey</t>
+  </si>
+  <si>
+    <t>GN</t>
+  </si>
+  <si>
+    <t>Guinea</t>
+  </si>
+  <si>
+    <t>GW</t>
+  </si>
+  <si>
+    <t>Guinea-Bissau</t>
+  </si>
+  <si>
+    <t>GY</t>
+  </si>
+  <si>
+    <t>Guyana</t>
+  </si>
+  <si>
+    <t>HT</t>
+  </si>
+  <si>
+    <t>Haiti</t>
+  </si>
+  <si>
+    <t>HM</t>
+  </si>
+  <si>
+    <t>Heard Island and McDonald Islands</t>
+  </si>
+  <si>
+    <t>VA</t>
+  </si>
+  <si>
+    <t>Holy See (Vatican City)</t>
+  </si>
+  <si>
+    <t>HN</t>
+  </si>
+  <si>
+    <t>Honduras</t>
+  </si>
+  <si>
+    <t>HK</t>
+  </si>
+  <si>
+    <t>Hong Kong</t>
+  </si>
+  <si>
+    <t>HU</t>
+  </si>
+  <si>
+    <t>Hungary</t>
+  </si>
+  <si>
+    <t>IS</t>
+  </si>
+  <si>
+    <t>Iceland</t>
+  </si>
+  <si>
+    <t>IN</t>
+  </si>
+  <si>
+    <t>India</t>
+  </si>
+  <si>
+    <t>Indonesia</t>
+  </si>
+  <si>
+    <t>IR</t>
+  </si>
+  <si>
+    <t>Iran</t>
+  </si>
+  <si>
+    <t>IQ</t>
+  </si>
+  <si>
+    <t>Iraq</t>
+  </si>
+  <si>
+    <t>IE</t>
+  </si>
+  <si>
+    <t>Ireland</t>
+  </si>
+  <si>
+    <t>IM</t>
+  </si>
+  <si>
+    <t>Isle of Man</t>
+  </si>
+  <si>
+    <t>IL</t>
+  </si>
+  <si>
+    <t>Israel</t>
+  </si>
+  <si>
+    <t>IT</t>
+  </si>
+  <si>
+    <t>Italy</t>
   </si>
   <si>
     <t>CI</t>
   </si>
   <si>
-    <t>Elfenbeinküste</t>
-[...224 lines deleted...]
-    <t>Italien</t>
+    <t>Ivory Coast</t>
   </si>
   <si>
     <t>JM</t>
   </si>
   <si>
-    <t>Jamaika</t>
+    <t>Jamaica</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>Japan</t>
   </si>
   <si>
+    <t>JE</t>
+  </si>
+  <si>
+    <t>Jersey</t>
+  </si>
+  <si>
+    <t>JO</t>
+  </si>
+  <si>
+    <t>Jordan</t>
+  </si>
+  <si>
+    <t>KZ</t>
+  </si>
+  <si>
+    <t>Kazakhstan</t>
+  </si>
+  <si>
+    <t>KE</t>
+  </si>
+  <si>
+    <t>Kenya</t>
+  </si>
+  <si>
+    <t>KI</t>
+  </si>
+  <si>
+    <t>Kiribati</t>
+  </si>
+  <si>
+    <t>XK</t>
+  </si>
+  <si>
+    <t>Kosovo</t>
+  </si>
+  <si>
+    <t>KW</t>
+  </si>
+  <si>
+    <t>Kuwait</t>
+  </si>
+  <si>
+    <t>KG</t>
+  </si>
+  <si>
+    <t>Kyrgyzstan</t>
+  </si>
+  <si>
+    <t>LA</t>
+  </si>
+  <si>
+    <t>Laos</t>
+  </si>
+  <si>
+    <t>LV</t>
+  </si>
+  <si>
+    <t>Latvia</t>
+  </si>
+  <si>
+    <t>LB</t>
+  </si>
+  <si>
+    <t>Lebanon</t>
+  </si>
+  <si>
+    <t>LS</t>
+  </si>
+  <si>
+    <t>Lesotho</t>
+  </si>
+  <si>
+    <t>LR</t>
+  </si>
+  <si>
+    <t>Liberia</t>
+  </si>
+  <si>
+    <t>LY</t>
+  </si>
+  <si>
+    <t>Libya</t>
+  </si>
+  <si>
+    <t>LI</t>
+  </si>
+  <si>
+    <t>Liechtenstein</t>
+  </si>
+  <si>
+    <t>LT</t>
+  </si>
+  <si>
+    <t>Lithuania</t>
+  </si>
+  <si>
+    <t>LU</t>
+  </si>
+  <si>
+    <t>Luxembourg</t>
+  </si>
+  <si>
+    <t>MO</t>
+  </si>
+  <si>
+    <t>Macau</t>
+  </si>
+  <si>
+    <t>MK</t>
+  </si>
+  <si>
+    <t>Macedonia</t>
+  </si>
+  <si>
+    <t>MG</t>
+  </si>
+  <si>
+    <t>Madagascar</t>
+  </si>
+  <si>
+    <t>MW</t>
+  </si>
+  <si>
+    <t>Malawi</t>
+  </si>
+  <si>
+    <t>MY</t>
+  </si>
+  <si>
+    <t>Malaysia</t>
+  </si>
+  <si>
+    <t>MV</t>
+  </si>
+  <si>
+    <t>Maldives</t>
+  </si>
+  <si>
+    <t>ML</t>
+  </si>
+  <si>
+    <t>Mali</t>
+  </si>
+  <si>
+    <t>MT</t>
+  </si>
+  <si>
+    <t>Malta</t>
+  </si>
+  <si>
+    <t>MH</t>
+  </si>
+  <si>
+    <t>Marshall Islands</t>
+  </si>
+  <si>
+    <t>MQ</t>
+  </si>
+  <si>
+    <t>Martinique</t>
+  </si>
+  <si>
+    <t>MR</t>
+  </si>
+  <si>
+    <t>Mauritania</t>
+  </si>
+  <si>
+    <t>MU</t>
+  </si>
+  <si>
+    <t>Mauritius</t>
+  </si>
+  <si>
+    <t>YT</t>
+  </si>
+  <si>
+    <t>Mayotte</t>
+  </si>
+  <si>
+    <t>MX</t>
+  </si>
+  <si>
+    <t>Mexico</t>
+  </si>
+  <si>
+    <t>FM</t>
+  </si>
+  <si>
+    <t>Micronesia, Federated States of</t>
+  </si>
+  <si>
+    <t>MD</t>
+  </si>
+  <si>
+    <t>Moldova</t>
+  </si>
+  <si>
+    <t>MC</t>
+  </si>
+  <si>
+    <t>Monaco</t>
+  </si>
+  <si>
+    <t>MN</t>
+  </si>
+  <si>
+    <t>Mongolia</t>
+  </si>
+  <si>
+    <t>ME</t>
+  </si>
+  <si>
+    <t>Montenegro</t>
+  </si>
+  <si>
+    <t>MS</t>
+  </si>
+  <si>
+    <t>Montserrat</t>
+  </si>
+  <si>
+    <t>MA</t>
+  </si>
+  <si>
+    <t>Morocco</t>
+  </si>
+  <si>
+    <t>MZ</t>
+  </si>
+  <si>
+    <t>Mozambique</t>
+  </si>
+  <si>
+    <t>NA</t>
+  </si>
+  <si>
+    <t>Namibia</t>
+  </si>
+  <si>
+    <t>NR</t>
+  </si>
+  <si>
+    <t>Nauru</t>
+  </si>
+  <si>
+    <t>NP</t>
+  </si>
+  <si>
+    <t>Nepal</t>
+  </si>
+  <si>
+    <t>NL</t>
+  </si>
+  <si>
+    <t>Netherlands</t>
+  </si>
+  <si>
+    <t>AN</t>
+  </si>
+  <si>
+    <t>Netherlands Antilles</t>
+  </si>
+  <si>
+    <t>NC</t>
+  </si>
+  <si>
+    <t>New Caledonia</t>
+  </si>
+  <si>
+    <t>NZ</t>
+  </si>
+  <si>
+    <t>New Zealand</t>
+  </si>
+  <si>
+    <t>NI</t>
+  </si>
+  <si>
+    <t>Nicaragua</t>
+  </si>
+  <si>
+    <t>NE</t>
+  </si>
+  <si>
+    <t>Niger</t>
+  </si>
+  <si>
+    <t>NG</t>
+  </si>
+  <si>
+    <t>Nigeria</t>
+  </si>
+  <si>
+    <t>NU</t>
+  </si>
+  <si>
+    <t>Niue</t>
+  </si>
+  <si>
+    <t>NF</t>
+  </si>
+  <si>
+    <t>Norfolk Island</t>
+  </si>
+  <si>
+    <t>KP</t>
+  </si>
+  <si>
+    <t>North Korea</t>
+  </si>
+  <si>
+    <t>MP</t>
+  </si>
+  <si>
+    <t>Northern Mariana Islands</t>
+  </si>
+  <si>
+    <t>NO</t>
+  </si>
+  <si>
+    <t>Norway</t>
+  </si>
+  <si>
+    <t>OM</t>
+  </si>
+  <si>
+    <t>Oman</t>
+  </si>
+  <si>
+    <t>PK</t>
+  </si>
+  <si>
+    <t>Pakistan</t>
+  </si>
+  <si>
+    <t>PW</t>
+  </si>
+  <si>
+    <t>Palau</t>
+  </si>
+  <si>
+    <t>PS</t>
+  </si>
+  <si>
+    <t>Palestine</t>
+  </si>
+  <si>
+    <t>PA</t>
+  </si>
+  <si>
+    <t>Panama</t>
+  </si>
+  <si>
+    <t>PG</t>
+  </si>
+  <si>
+    <t>Papua New Guinea</t>
+  </si>
+  <si>
+    <t>PY</t>
+  </si>
+  <si>
+    <t>Paraguay</t>
+  </si>
+  <si>
+    <t>PE</t>
+  </si>
+  <si>
+    <t>Peru</t>
+  </si>
+  <si>
+    <t>PH</t>
+  </si>
+  <si>
+    <t>Philippines</t>
+  </si>
+  <si>
+    <t>PN</t>
+  </si>
+  <si>
+    <t>Pitcairn Islands</t>
+  </si>
+  <si>
+    <t>PL</t>
+  </si>
+  <si>
+    <t>Poland</t>
+  </si>
+  <si>
+    <t>PT</t>
+  </si>
+  <si>
+    <t>Portugal</t>
+  </si>
+  <si>
+    <t>PR</t>
+  </si>
+  <si>
+    <t>Puerto Rico</t>
+  </si>
+  <si>
+    <t>QA</t>
+  </si>
+  <si>
+    <t>Qatar</t>
+  </si>
+  <si>
+    <t>CG</t>
+  </si>
+  <si>
+    <t>Republic of the Congo</t>
+  </si>
+  <si>
+    <t>RE</t>
+  </si>
+  <si>
+    <t>Reunion</t>
+  </si>
+  <si>
+    <t>RO</t>
+  </si>
+  <si>
+    <t>Romania</t>
+  </si>
+  <si>
+    <t>RU</t>
+  </si>
+  <si>
+    <t>Russia</t>
+  </si>
+  <si>
+    <t>RW</t>
+  </si>
+  <si>
+    <t>Rwanda</t>
+  </si>
+  <si>
+    <t>BL</t>
+  </si>
+  <si>
+    <t>Saint Barthelemy</t>
+  </si>
+  <si>
+    <t>SH</t>
+  </si>
+  <si>
+    <t>Saint Helena, Ascension and Tristan da Cunha</t>
+  </si>
+  <si>
+    <t>KN</t>
+  </si>
+  <si>
+    <t>Saint Kitts and Nevis</t>
+  </si>
+  <si>
+    <t>LC</t>
+  </si>
+  <si>
+    <t>Saint Lucia</t>
+  </si>
+  <si>
+    <t>SX</t>
+  </si>
+  <si>
+    <t>Saint Martin</t>
+  </si>
+  <si>
+    <t>PM</t>
+  </si>
+  <si>
+    <t>Saint Pierre and Miquelon</t>
+  </si>
+  <si>
+    <t>VC</t>
+  </si>
+  <si>
+    <t>Saint Vincent and the Grenadines</t>
+  </si>
+  <si>
+    <t>WS</t>
+  </si>
+  <si>
+    <t>Samoa</t>
+  </si>
+  <si>
+    <t>SM</t>
+  </si>
+  <si>
+    <t>San Marino</t>
+  </si>
+  <si>
+    <t>ST</t>
+  </si>
+  <si>
+    <t>Sao Tome and Principe</t>
+  </si>
+  <si>
+    <t>SA</t>
+  </si>
+  <si>
+    <t>Saudi Arabia</t>
+  </si>
+  <si>
+    <t>SN</t>
+  </si>
+  <si>
+    <t>Senegal</t>
+  </si>
+  <si>
+    <t>RS</t>
+  </si>
+  <si>
+    <t>Serbia</t>
+  </si>
+  <si>
+    <t>SC</t>
+  </si>
+  <si>
+    <t>Seychelles</t>
+  </si>
+  <si>
+    <t>SL</t>
+  </si>
+  <si>
+    <t>Sierra Leone</t>
+  </si>
+  <si>
+    <t>SG</t>
+  </si>
+  <si>
+    <t>Singapore</t>
+  </si>
+  <si>
+    <t>SK</t>
+  </si>
+  <si>
+    <t>Slovakia</t>
+  </si>
+  <si>
+    <t>SI</t>
+  </si>
+  <si>
+    <t>Slovenia</t>
+  </si>
+  <si>
+    <t>SB</t>
+  </si>
+  <si>
+    <t>Solomon Islands</t>
+  </si>
+  <si>
+    <t>SO</t>
+  </si>
+  <si>
+    <t>Somalia</t>
+  </si>
+  <si>
+    <t>ZA</t>
+  </si>
+  <si>
+    <t>South Africa</t>
+  </si>
+  <si>
+    <t>GS</t>
+  </si>
+  <si>
+    <t>South Georgia and South Sandwich Islands</t>
+  </si>
+  <si>
+    <t>KR</t>
+  </si>
+  <si>
+    <t>South Korea</t>
+  </si>
+  <si>
+    <t>SS</t>
+  </si>
+  <si>
+    <t>South Sudan</t>
+  </si>
+  <si>
+    <t>ES</t>
+  </si>
+  <si>
+    <t>Spain</t>
+  </si>
+  <si>
+    <t>LK</t>
+  </si>
+  <si>
+    <t>Sri Lanka</t>
+  </si>
+  <si>
+    <t>SD</t>
+  </si>
+  <si>
+    <t>Sudan</t>
+  </si>
+  <si>
+    <t>SR</t>
+  </si>
+  <si>
+    <t>Suriname</t>
+  </si>
+  <si>
+    <t>SJ</t>
+  </si>
+  <si>
+    <t>Svalbard</t>
+  </si>
+  <si>
+    <t>SZ</t>
+  </si>
+  <si>
+    <t>Swaziland</t>
+  </si>
+  <si>
+    <t>SE</t>
+  </si>
+  <si>
+    <t>Sweden</t>
+  </si>
+  <si>
+    <t>SY</t>
+  </si>
+  <si>
+    <t>Syria</t>
+  </si>
+  <si>
+    <t>TW</t>
+  </si>
+  <si>
+    <t>Taiwan</t>
+  </si>
+  <si>
+    <t>TJ</t>
+  </si>
+  <si>
+    <t>Tajikistan</t>
+  </si>
+  <si>
+    <t>TZ</t>
+  </si>
+  <si>
+    <t>Tanzania</t>
+  </si>
+  <si>
+    <t>TH</t>
+  </si>
+  <si>
+    <t>Thailand</t>
+  </si>
+  <si>
+    <t>TL</t>
+  </si>
+  <si>
+    <t>Timor-Leste</t>
+  </si>
+  <si>
+    <t>TG</t>
+  </si>
+  <si>
+    <t>Togo</t>
+  </si>
+  <si>
+    <t>TK</t>
+  </si>
+  <si>
+    <t>Tokelau</t>
+  </si>
+  <si>
+    <t>TO</t>
+  </si>
+  <si>
+    <t>Tonga</t>
+  </si>
+  <si>
+    <t>TT</t>
+  </si>
+  <si>
+    <t>Trinidad and Tobago</t>
+  </si>
+  <si>
+    <t>TN</t>
+  </si>
+  <si>
+    <t>Tunisia</t>
+  </si>
+  <si>
+    <t>TR</t>
+  </si>
+  <si>
+    <t>Turkey</t>
+  </si>
+  <si>
+    <t>TM</t>
+  </si>
+  <si>
+    <t>Turkmenistan</t>
+  </si>
+  <si>
+    <t>TC</t>
+  </si>
+  <si>
+    <t>Turks and Caicos Islands</t>
+  </si>
+  <si>
+    <t>TV</t>
+  </si>
+  <si>
+    <t>Tuvalu</t>
+  </si>
+  <si>
+    <t>UG</t>
+  </si>
+  <si>
+    <t>Uganda</t>
+  </si>
+  <si>
+    <t>UA</t>
+  </si>
+  <si>
+    <t>Ukraine</t>
+  </si>
+  <si>
+    <t>AE</t>
+  </si>
+  <si>
+    <t>United Arab Emirates</t>
+  </si>
+  <si>
+    <t>GB</t>
+  </si>
+  <si>
+    <t>United Kingdom</t>
+  </si>
+  <si>
+    <t>US</t>
+  </si>
+  <si>
+    <t>United States</t>
+  </si>
+  <si>
+    <t>UY</t>
+  </si>
+  <si>
+    <t>Uruguay</t>
+  </si>
+  <si>
+    <t>UZ</t>
+  </si>
+  <si>
+    <t>Uzbekistan</t>
+  </si>
+  <si>
+    <t>VU</t>
+  </si>
+  <si>
+    <t>Vanuatu</t>
+  </si>
+  <si>
+    <t>VE</t>
+  </si>
+  <si>
+    <t>Venezuela</t>
+  </si>
+  <si>
+    <t>VN</t>
+  </si>
+  <si>
+    <t>Vietnam</t>
+  </si>
+  <si>
+    <t>VI</t>
+  </si>
+  <si>
+    <t>Virgin Islands</t>
+  </si>
+  <si>
+    <t>WF</t>
+  </si>
+  <si>
+    <t>Wallis and Futuna</t>
+  </si>
+  <si>
+    <t>EH</t>
+  </si>
+  <si>
+    <t>Western Sahara</t>
+  </si>
+  <si>
     <t>YE</t>
   </si>
   <si>
-    <t>Jemen</t>
-[...527 lines deleted...]
-    <t>Salomonen</t>
+    <t>Yemen</t>
   </si>
   <si>
     <t>ZM</t>
   </si>
   <si>
-    <t>Sambia</t>
-[...59 lines deleted...]
-    <t>Sierra Leone</t>
+    <t>Zambia</t>
   </si>
   <si>
     <t>ZW</t>
   </si>
   <si>
-    <t>Simbabwe</t>
-[...317 lines deleted...]
-    <t>Zypern</t>
+    <t>Zimbabwe</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF842029"/>
       <name val="Calibri"/>
@@ -1984,56 +1984,56 @@
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I202"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="21" customWidth="true" style="0"/>
     <col min="2" max="2" width="21" customWidth="true" style="0"/>
     <col min="3" max="3" width="6" customWidth="true" style="0"/>
-    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="34" customWidth="true" style="0"/>
     <col min="7" max="7" width="36" customWidth="true" style="0"/>
     <col min="8" max="8" width="14" customWidth="true" style="0"/>
-    <col min="9" max="9" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="28.136" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="3" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="3" t="s">
@@ -3237,60 +3237,60 @@
       <c r="H200"/>
       <c r="I200"/>
     </row>
     <row r="201" spans="1:9">
       <c r="C201"/>
       <c r="E201"/>
       <c r="H201"/>
       <c r="I201"/>
     </row>
     <row r="202" spans="1:9">
       <c r="A202" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B202" s="4"/>
       <c r="C202" s="4"/>
       <c r="D202" s="4"/>
       <c r="E202" s="4"/>
       <c r="F202" s="4"/>
       <c r="G202" s="4"/>
       <c r="H202" s="4"/>
       <c r="I202" s="4"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1"/>
   <dataValidations count="4">
-    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="0" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="Geschlecht / Wertungsklasse" error="Ungültiger Wert" prompt="Geschlecht / Wertungsklasse" sqref="C2:C201">
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="0" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="Gender / ranking class" error="Invalid value" prompt="Gender / ranking class" sqref="C2:C201">
       <formula1>"M, F"</formula1>
     </dataValidation>
-    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Nationalität" error="Ungültiger Wert" sqref="E2:E201">
-      <formula1>'Nationalität'!$A$2:$A$249</formula1>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Nationality" error="Invalid value" sqref="E2:E201">
+      <formula1>'Nationality'!$A$2:$A$249</formula1>
     </dataValidation>
-    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Wettbewerb" error="Ungültiger Wert" sqref="H2:H201">
-      <formula1>'Wettbewerbe'!$B$2:$B$5</formula1>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Competition" error="Invalid value" sqref="H2:H201">
+      <formula1>'Competitions'!$B$2:$B$5</formula1>
     </dataValidation>
-    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="1" error="Ungültiger Wert" sqref="I2:I201">
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="1" error="Invalid value" sqref="I2:I201">
       <formula1>"0, 1"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C5"/>
   <sheetViews>
@@ -4053,203 +4053,203 @@
       <c r="A83" t="s">
         <v>184</v>
       </c>
       <c r="B83" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="84" spans="1:2">
       <c r="A84" t="s">
         <v>186</v>
       </c>
       <c r="B84" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="85" spans="1:2">
       <c r="A85" t="s">
         <v>188</v>
       </c>
       <c r="B85" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="86" spans="1:2">
       <c r="A86" t="s">
-        <v>10</v>
+        <v>190</v>
       </c>
       <c r="B86" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
     </row>
     <row r="87" spans="1:2">
       <c r="A87" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B87" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="88" spans="1:2">
       <c r="A88" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B88" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
     </row>
     <row r="89" spans="1:2">
       <c r="A89" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B89" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
     </row>
     <row r="90" spans="1:2">
       <c r="A90" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B90" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
     </row>
     <row r="91" spans="1:2">
       <c r="A91" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B91" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
     </row>
     <row r="92" spans="1:2">
       <c r="A92" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B92" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="93" spans="1:2">
       <c r="A93" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B93" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
     </row>
     <row r="94" spans="1:2">
       <c r="A94" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B94" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="95" spans="1:2">
       <c r="A95" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B95" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
     </row>
     <row r="96" spans="1:2">
       <c r="A96" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B96" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
     <row r="97" spans="1:2">
       <c r="A97" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B97" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="98" spans="1:2">
       <c r="A98" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B98" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
     </row>
     <row r="99" spans="1:2">
       <c r="A99" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B99" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="100" spans="1:2">
       <c r="A100" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B100" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
     </row>
     <row r="101" spans="1:2">
       <c r="A101" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B101" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="102" spans="1:2">
       <c r="A102" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B102" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="103" spans="1:2">
       <c r="A103" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B103" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="104" spans="1:2">
       <c r="A104" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B104" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
     </row>
     <row r="105" spans="1:2">
       <c r="A105" t="s">
-        <v>227</v>
+        <v>10</v>
       </c>
       <c r="B105" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="106" spans="1:2">
       <c r="A106" t="s">
         <v>229</v>
       </c>
       <c r="B106" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="107" spans="1:2">
       <c r="A107" t="s">
         <v>231</v>
       </c>
       <c r="B107" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="108" spans="1:2">
       <c r="A108" t="s">
         <v>233</v>
       </c>
@@ -5396,53 +5396,53 @@
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
-      <vt:lpstr>Anmeldung</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>Nationalität</vt:lpstr>
+      <vt:lpstr>Registration</vt:lpstr>
+      <vt:lpstr>Competitions</vt:lpstr>
+      <vt:lpstr>Nationality</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>SAS - Zeitmesssysteme GmbH</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Anmeldung - 2. Isartal Halbmarathon 2026</dc:title>
+  <dc:title>Registration - 2. Isartal Halbmarathon 2026</dc:title>
   <dc:description/>
   <dc:subject>Excel</dc:subject>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>