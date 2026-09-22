--- v0 (2026-06-13)
+++ v1 (2026-09-22)
@@ -68,63 +68,63 @@
   <si>
     <t>Kleidergröße</t>
   </si>
   <si>
     <t>Kaffeetasse bestellen</t>
   </si>
   <si>
     <t>Multifunktionstuch bestellen</t>
   </si>
   <si>
     <t>Newsletter abbonieren</t>
   </si>
   <si>
     <t>Mehr Teilnehmer können nicht importiert werden.</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Preis</t>
   </si>
   <si>
     <t>Sparkassen-Marathon</t>
   </si>
   <si>
+    <t>50,00 €</t>
+  </si>
+  <si>
+    <t>THERAmed-Halbmarathon</t>
+  </si>
+  <si>
     <t>40,00 €</t>
   </si>
   <si>
-    <t>THERAmed-Halbmarathon</t>
-[...4 lines deleted...]
-  <si>
     <t>ABERIO-12,5-km-Lauf</t>
   </si>
   <si>
-    <t>20,00 €</t>
+    <t>25,00 €</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Land</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>Deutschland</t>
   </si>
   <si>
     <t>AT</t>
   </si>
   <si>
     <t>Österreich</t>
   </si>
   <si>
     <t>CH</t>
   </si>
   <si>
     <t>Schweiz</t>
   </si>