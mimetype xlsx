--- v0 (2026-05-19)
+++ v1 (2026-07-04)
@@ -78,63 +78,63 @@
   <si>
     <t>Ja, ich möchte 2€ für Rose of Hope spenden und willige einem Bankeinzug ein. (separater Abrechnung)</t>
   </si>
   <si>
     <t>Ja, ich möchte 5€ für Rose of Hope spenden und willige einem Bankeinzug ein. (separater Abrechnung)</t>
   </si>
   <si>
     <t>Ja, ich möchte 10€ für Rose of Hope spenden und willige einem Bankeinzug ein. (separater Abrechnung)</t>
   </si>
   <si>
     <t>Ja, ich möchte 20€ für Rose of Hope spenden und willige einem Bankeinzug ein. (separater Abrechnung)</t>
   </si>
   <si>
     <t>Mehr Teilnehmer können nicht importiert werden.</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Preis</t>
   </si>
   <si>
     <t>Halbmarathon</t>
   </si>
   <si>
-    <t>40,00 €</t>
+    <t>43,00 €</t>
   </si>
   <si>
     <t>6 km - Raiba Lauf</t>
   </si>
   <si>
+    <t>33,00 €</t>
+  </si>
+  <si>
+    <t>6 km - Raiba Walking</t>
+  </si>
+  <si>
     <t>30,00 €</t>
-  </si>
-[...4 lines deleted...]
-    <t>27,00 €</t>
   </si>
   <si>
     <t>CTS Hobbylauf</t>
   </si>
   <si>
     <t>9,00 €</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Land</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>Deutschland</t>
   </si>
   <si>
     <t>AT</t>
   </si>
   <si>
     <t>Österreich</t>
   </si>