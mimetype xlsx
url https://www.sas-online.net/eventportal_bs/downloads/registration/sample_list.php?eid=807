--- v1 (2026-07-04)
+++ v2 (2026-08-19)
@@ -78,63 +78,63 @@
   <si>
     <t>Ja, ich möchte 2€ für Rose of Hope spenden und willige einem Bankeinzug ein. (separater Abrechnung)</t>
   </si>
   <si>
     <t>Ja, ich möchte 5€ für Rose of Hope spenden und willige einem Bankeinzug ein. (separater Abrechnung)</t>
   </si>
   <si>
     <t>Ja, ich möchte 10€ für Rose of Hope spenden und willige einem Bankeinzug ein. (separater Abrechnung)</t>
   </si>
   <si>
     <t>Ja, ich möchte 20€ für Rose of Hope spenden und willige einem Bankeinzug ein. (separater Abrechnung)</t>
   </si>
   <si>
     <t>Mehr Teilnehmer können nicht importiert werden.</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Preis</t>
   </si>
   <si>
     <t>Halbmarathon</t>
   </si>
   <si>
-    <t>43,00 €</t>
+    <t>45,00 €</t>
   </si>
   <si>
     <t>6 km - Raiba Lauf</t>
   </si>
   <si>
-    <t>33,00 €</t>
+    <t>35,00 €</t>
   </si>
   <si>
     <t>6 km - Raiba Walking</t>
   </si>
   <si>
-    <t>30,00 €</t>
+    <t>32,00 €</t>
   </si>
   <si>
     <t>CTS Hobbylauf</t>
   </si>
   <si>
     <t>9,00 €</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Land</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>Deutschland</t>
   </si>
   <si>
     <t>AT</t>
   </si>
   <si>
     <t>Österreich</t>
   </si>